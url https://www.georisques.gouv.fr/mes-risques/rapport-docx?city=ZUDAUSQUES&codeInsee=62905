--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476342613" name="Picture">
+                  <wp:docPr id="1470619894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476342613" name="Picture"/>
+                          <pic:cNvPr id="1470619894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350227379" name="Picture">
+                  <wp:docPr id="1119261922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350227379" name="Picture"/>
+                          <pic:cNvPr id="1119261922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="454391091" name="Picture">
+                        <wp:docPr id="729046123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="454391091" name="Picture"/>
+                                <pic:cNvPr id="729046123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252003465" name="Picture">
+                  <wp:docPr id="1769060812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252003465" name="Picture"/>
+                          <pic:cNvPr id="1769060812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="73431743" name="Picture">
+                  <wp:docPr id="346264752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="73431743" name="Picture"/>
+                          <pic:cNvPr id="346264752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541473288" name="Picture">
+                  <wp:docPr id="1278966692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541473288" name="Picture"/>
+                          <pic:cNvPr id="1278966692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057902659" name="Picture">
+                  <wp:docPr id="1655818160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057902659" name="Picture"/>
+                          <pic:cNvPr id="1655818160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653076786" name="Picture">
+                  <wp:docPr id="299848298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653076786" name="Picture"/>
+                          <pic:cNvPr id="299848298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="856433707" name="Picture">
+                        <wp:docPr id="1999313858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="856433707" name="Picture"/>
+                                <pic:cNvPr id="1999313858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="51857688" name="Picture">
+                        <wp:docPr id="1188309643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="51857688" name="Picture"/>
+                                <pic:cNvPr id="1188309643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1853076046" name="Picture">
+                        <wp:docPr id="299967943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1853076046" name="Picture"/>
+                                <pic:cNvPr id="299967943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="467967678" name="Picture">
+                        <wp:docPr id="245190953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="467967678" name="Picture"/>
+                                <pic:cNvPr id="245190953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1065660366" name="Picture">
+                        <wp:docPr id="642606369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1065660366" name="Picture"/>
+                                <pic:cNvPr id="642606369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1970349050" name="Picture">
+                        <wp:docPr id="1974225676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1970349050" name="Picture"/>
+                                <pic:cNvPr id="1974225676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2081385850" name="Picture">
+                        <wp:docPr id="874489415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2081385850" name="Picture"/>
+                                <pic:cNvPr id="874489415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1265117896" name="Picture">
+                        <wp:docPr id="498293785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1265117896" name="Picture"/>
+                                <pic:cNvPr id="498293785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="207883190" name="Picture">
+                        <wp:docPr id="1176958306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="207883190" name="Picture"/>
+                                <pic:cNvPr id="1176958306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100537753" name="Picture">
+                        <wp:docPr id="437914176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100537753" name="Picture"/>
+                                <pic:cNvPr id="437914176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1736244319" name="Picture">
+                        <wp:docPr id="2133685470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1736244319" name="Picture"/>
+                                <pic:cNvPr id="2133685470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="319020812" name="Picture">
+                        <wp:docPr id="2079577126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="319020812" name="Picture"/>
+                                <pic:cNvPr id="2079577126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1586164562" name="Picture">
+                        <wp:docPr id="586725850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1586164562" name="Picture"/>
+                                <pic:cNvPr id="586725850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971170794" name="Picture">
+                        <wp:docPr id="1227375458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971170794" name="Picture"/>
+                                <pic:cNvPr id="1227375458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1873276783" name="Picture">
+                        <wp:docPr id="261926486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1873276783" name="Picture"/>
+                                <pic:cNvPr id="261926486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195343114" name="Picture">
+                  <wp:docPr id="816274172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195343114" name="Picture"/>
+                          <pic:cNvPr id="816274172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390507295" name="Picture">
+                  <wp:docPr id="1641961247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390507295" name="Picture"/>
+                          <pic:cNvPr id="1641961247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057052547" name="Picture">
+                  <wp:docPr id="772520114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057052547" name="Picture"/>
+                          <pic:cNvPr id="772520114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576114277" name="Picture">
+                  <wp:docPr id="272845278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576114277" name="Picture"/>
+                          <pic:cNvPr id="272845278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151379003" name="Picture">
+                  <wp:docPr id="892683763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151379003" name="Picture"/>
+                          <pic:cNvPr id="892683763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533128082" name="Picture">
+                  <wp:docPr id="373863387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533128082" name="Picture"/>
+                          <pic:cNvPr id="373863387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="495604845" name="Picture">
+                        <wp:docPr id="899947702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="495604845" name="Picture"/>
+                                <pic:cNvPr id="899947702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="750695875" name="Picture">
+                        <wp:docPr id="1175322436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="750695875" name="Picture"/>
+                                <pic:cNvPr id="1175322436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20362,57 +20362,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949367051" name="Picture">
+                  <wp:docPr id="302933558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949367051" name="Picture"/>
+                          <pic:cNvPr id="302933558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20451,57 +20451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211076279" name="Picture">
+                  <wp:docPr id="96990689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211076279" name="Picture"/>
+                          <pic:cNvPr id="96990689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21095,57 +21095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300296924" name="Picture">
+                  <wp:docPr id="748277186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300296924" name="Picture"/>
+                          <pic:cNvPr id="748277186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22093,57 +22093,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263788127" name="Picture">
+                  <wp:docPr id="1277401939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263788127" name="Picture"/>
+                          <pic:cNvPr id="1277401939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22196,57 +22196,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987258202" name="Picture">
+                  <wp:docPr id="543541363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987258202" name="Picture"/>
+                          <pic:cNvPr id="543541363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23577,57 +23577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130975360" name="Picture">
+                  <wp:docPr id="1122034636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130975360" name="Picture"/>
+                          <pic:cNvPr id="1122034636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24739,57 +24739,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1659177948" name="Picture">
+                        <wp:docPr id="1908725579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1659177948" name="Picture"/>
+                                <pic:cNvPr id="1908725579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25714,57 +25714,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1753787934" name="Picture">
+                        <wp:docPr id="1180209336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1753787934" name="Picture"/>
+                                <pic:cNvPr id="1180209336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27103,57 +27103,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578413368" name="Picture">
+                  <wp:docPr id="301033911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578413368" name="Picture"/>
+                          <pic:cNvPr id="301033911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27192,57 +27192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154260509" name="Picture">
+                  <wp:docPr id="1483141601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154260509" name="Picture"/>
+                          <pic:cNvPr id="1483141601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27836,57 +27836,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698573563" name="Picture">
+                  <wp:docPr id="1411582678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698573563" name="Picture"/>
+                          <pic:cNvPr id="1411582678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28834,57 +28834,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91750433" name="Picture">
+                  <wp:docPr id="1573288348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91750433" name="Picture"/>
+                          <pic:cNvPr id="1573288348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28937,57 +28937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874103602" name="Picture">
+                  <wp:docPr id="1144262817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874103602" name="Picture"/>
+                          <pic:cNvPr id="1144262817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30314,57 +30314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388964363" name="Picture">
+                  <wp:docPr id="1340615223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388964363" name="Picture"/>
+                          <pic:cNvPr id="1340615223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31457,57 +31457,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1032537733" name="Picture">
+                        <wp:docPr id="149990336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1032537733" name="Picture"/>
+                                <pic:cNvPr id="149990336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32818,57 +32818,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405752903" name="Picture">
+                  <wp:docPr id="105349499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405752903" name="Picture"/>
+                          <pic:cNvPr id="105349499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32907,57 +32907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089886485" name="Picture">
+                  <wp:docPr id="1106181586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089886485" name="Picture"/>
+                          <pic:cNvPr id="1106181586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848826958" name="Picture">
+                  <wp:docPr id="281573175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848826958" name="Picture"/>
+                          <pic:cNvPr id="281573175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34549,57 +34549,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506122525" name="Picture">
+                  <wp:docPr id="78023191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506122525" name="Picture"/>
+                          <pic:cNvPr id="78023191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34652,57 +34652,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650542911" name="Picture">
+                  <wp:docPr id="239308373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650542911" name="Picture"/>
+                          <pic:cNvPr id="239308373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36029,57 +36029,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728335039" name="Picture">
+                  <wp:docPr id="2928103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728335039" name="Picture"/>
+                          <pic:cNvPr id="2928103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37172,57 +37172,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2131361481" name="Picture">
+                        <wp:docPr id="649311950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2131361481" name="Picture"/>
+                                <pic:cNvPr id="649311950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38530,57 +38530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403896301" name="Picture">
+                  <wp:docPr id="1125475434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403896301" name="Picture"/>
+                          <pic:cNvPr id="1125475434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38619,57 +38619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331534669" name="Picture">
+                  <wp:docPr id="748783035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331534669" name="Picture"/>
+                          <pic:cNvPr id="748783035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39242,57 +39242,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988442222" name="Picture">
+                  <wp:docPr id="899972927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988442222" name="Picture"/>
+                          <pic:cNvPr id="899972927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40159,57 +40159,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253973868" name="Picture">
+                  <wp:docPr id="188104800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253973868" name="Picture"/>
+                          <pic:cNvPr id="188104800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40262,57 +40262,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439965509" name="Picture">
+                  <wp:docPr id="6924023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439965509" name="Picture"/>
+                          <pic:cNvPr id="6924023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41585,57 +41585,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356873818" name="Picture">
+                  <wp:docPr id="1575732582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356873818" name="Picture"/>
+                          <pic:cNvPr id="1575732582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42220,57 +42220,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167493320" name="Picture">
+                  <wp:docPr id="284728882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167493320" name="Picture"/>
+                          <pic:cNvPr id="284728882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42291,57 +42291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454620829" name="Picture">
+                  <wp:docPr id="118781172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454620829" name="Picture"/>
+                          <pic:cNvPr id="118781172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42705,57 +42705,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943924345" name="Picture">
+                  <wp:docPr id="1257905398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943924345" name="Picture"/>
+                          <pic:cNvPr id="1257905398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>