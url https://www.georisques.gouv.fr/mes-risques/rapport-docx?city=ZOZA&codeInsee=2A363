--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1242200964" name="Picture">
+                  <wp:docPr id="1401695521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1242200964" name="Picture"/>
+                          <pic:cNvPr id="1401695521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992668437" name="Picture">
+                  <wp:docPr id="704876983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992668437" name="Picture"/>
+                          <pic:cNvPr id="704876983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="741528464" name="Picture">
+                        <wp:docPr id="856154019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="741528464" name="Picture"/>
+                                <pic:cNvPr id="856154019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121862612" name="Picture">
+                  <wp:docPr id="1600684041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121862612" name="Picture"/>
+                          <pic:cNvPr id="1600684041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910793001" name="Picture">
+                  <wp:docPr id="1360889109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910793001" name="Picture"/>
+                          <pic:cNvPr id="1360889109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233050671" name="Picture">
+                  <wp:docPr id="558663115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233050671" name="Picture"/>
+                          <pic:cNvPr id="558663115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362088804" name="Picture">
+                  <wp:docPr id="1165584861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362088804" name="Picture"/>
+                          <pic:cNvPr id="1165584861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683642985" name="Picture">
+                  <wp:docPr id="1739570454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683642985" name="Picture"/>
+                          <pic:cNvPr id="1739570454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1257546886" name="Picture">
+                        <wp:docPr id="1208812529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1257546886" name="Picture"/>
+                                <pic:cNvPr id="1208812529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="447701909" name="Picture">
+                        <wp:docPr id="834564863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="447701909" name="Picture"/>
+                                <pic:cNvPr id="834564863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="891445426" name="Picture">
+                        <wp:docPr id="289444654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="891445426" name="Picture"/>
+                                <pic:cNvPr id="289444654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="690298333" name="Picture">
+                        <wp:docPr id="2075690482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="690298333" name="Picture"/>
+                                <pic:cNvPr id="2075690482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1808078849" name="Picture">
+                        <wp:docPr id="546850146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1808078849" name="Picture"/>
+                                <pic:cNvPr id="546850146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7963,57 +7963,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="148134592" name="Picture">
+                        <wp:docPr id="90220369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="148134592" name="Picture"/>
+                                <pic:cNvPr id="90220369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8595,57 +8595,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1691486453" name="Picture">
+                        <wp:docPr id="1149612247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1691486453" name="Picture"/>
+                                <pic:cNvPr id="1149612247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8942,57 +8942,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1851818541" name="Picture">
+                        <wp:docPr id="2000795355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1851818541" name="Picture"/>
+                                <pic:cNvPr id="2000795355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9389,57 +9389,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="685160413" name="Picture">
+                        <wp:docPr id="1714643531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="685160413" name="Picture"/>
+                                <pic:cNvPr id="1714643531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1359809099" name="Picture">
+                        <wp:docPr id="1198398551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1359809099" name="Picture"/>
+                                <pic:cNvPr id="1198398551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157965844" name="Picture">
+                        <wp:docPr id="1176302762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157965844" name="Picture"/>
+                                <pic:cNvPr id="1176302762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="649767479" name="Picture">
+                        <wp:docPr id="2080110704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="649767479" name="Picture"/>
+                                <pic:cNvPr id="2080110704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="377317989" name="Picture">
+                        <wp:docPr id="1077079317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="377317989" name="Picture"/>
+                                <pic:cNvPr id="1077079317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1512372124" name="Picture">
+                        <wp:docPr id="1261144939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1512372124" name="Picture"/>
+                                <pic:cNvPr id="1261144939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="982115735" name="Picture">
+                        <wp:docPr id="1867018087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="982115735" name="Picture"/>
+                                <pic:cNvPr id="1867018087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200806728" name="Picture">
+                  <wp:docPr id="786110188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200806728" name="Picture"/>
+                          <pic:cNvPr id="786110188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611860848" name="Picture">
+                  <wp:docPr id="1294147880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611860848" name="Picture"/>
+                          <pic:cNvPr id="1294147880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16472031" name="Picture">
+                  <wp:docPr id="1024505027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16472031" name="Picture"/>
+                          <pic:cNvPr id="1024505027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009159678" name="Picture">
+                  <wp:docPr id="814966570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009159678" name="Picture"/>
+                          <pic:cNvPr id="814966570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54297133" name="Picture">
+                  <wp:docPr id="119563813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54297133" name="Picture"/>
+                          <pic:cNvPr id="119563813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16716,57 +16716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525779620" name="Picture">
+                  <wp:docPr id="1883742035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525779620" name="Picture"/>
+                          <pic:cNvPr id="1883742035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17859,57 +17859,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1634277744" name="Picture">
+                        <wp:docPr id="1348631412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1634277744" name="Picture"/>
+                                <pic:cNvPr id="1348631412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19248,57 +19248,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653785481" name="Picture">
+                  <wp:docPr id="292334851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653785481" name="Picture"/>
+                          <pic:cNvPr id="292334851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19337,57 +19337,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943010727" name="Picture">
+                  <wp:docPr id="351430434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943010727" name="Picture"/>
+                          <pic:cNvPr id="351430434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19981,57 +19981,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297668424" name="Picture">
+                  <wp:docPr id="1460143891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297668424" name="Picture"/>
+                          <pic:cNvPr id="1460143891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20979,57 +20979,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085114126" name="Picture">
+                  <wp:docPr id="1567711217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085114126" name="Picture"/>
+                          <pic:cNvPr id="1567711217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21082,57 +21082,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081258387" name="Picture">
+                  <wp:docPr id="1251129277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081258387" name="Picture"/>
+                          <pic:cNvPr id="1251129277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22459,57 +22459,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914709135" name="Picture">
+                  <wp:docPr id="170405849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914709135" name="Picture"/>
+                          <pic:cNvPr id="170405849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23602,57 +23602,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="771723805" name="Picture">
+                        <wp:docPr id="1843589014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="771723805" name="Picture"/>
+                                <pic:cNvPr id="1843589014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24963,57 +24963,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833811471" name="Picture">
+                  <wp:docPr id="645874452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833811471" name="Picture"/>
+                          <pic:cNvPr id="645874452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25052,57 +25052,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196756992" name="Picture">
+                  <wp:docPr id="826528283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196756992" name="Picture"/>
+                          <pic:cNvPr id="826528283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25696,57 +25696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608777058" name="Picture">
+                  <wp:docPr id="1513277462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608777058" name="Picture"/>
+                          <pic:cNvPr id="1513277462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26694,57 +26694,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355919790" name="Picture">
+                  <wp:docPr id="259870530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355919790" name="Picture"/>
+                          <pic:cNvPr id="259870530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26797,57 +26797,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875325796" name="Picture">
+                  <wp:docPr id="596723514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875325796" name="Picture"/>
+                          <pic:cNvPr id="596723514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28176,57 +28176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183079164" name="Picture">
+                  <wp:docPr id="1647361514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183079164" name="Picture"/>
+                          <pic:cNvPr id="1647361514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1468931010" name="Picture">
+                        <wp:docPr id="1454947210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1468931010" name="Picture"/>
+                                <pic:cNvPr id="1454947210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30335,57 +30335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1866703781" name="Picture">
+                        <wp:docPr id="1148876473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1866703781" name="Picture"/>
+                                <pic:cNvPr id="1148876473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31807,57 +31807,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331682936" name="Picture">
+                  <wp:docPr id="1901410111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331682936" name="Picture"/>
+                          <pic:cNvPr id="1901410111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31896,57 +31896,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821826065" name="Picture">
+                  <wp:docPr id="822350402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821826065" name="Picture"/>
+                          <pic:cNvPr id="822350402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32540,57 +32540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54939592" name="Picture">
+                  <wp:docPr id="153631712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54939592" name="Picture"/>
+                          <pic:cNvPr id="153631712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33538,57 +33538,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67762318" name="Picture">
+                  <wp:docPr id="63854369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67762318" name="Picture"/>
+                          <pic:cNvPr id="63854369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33641,57 +33641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253893256" name="Picture">
+                  <wp:docPr id="1351097940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253893256" name="Picture"/>
+                          <pic:cNvPr id="1351097940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35018,57 +35018,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351549641" name="Picture">
+                  <wp:docPr id="1760040136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351549641" name="Picture"/>
+                          <pic:cNvPr id="1760040136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36161,57 +36161,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="948459297" name="Picture">
+                        <wp:docPr id="1911751987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="948459297" name="Picture"/>
+                                <pic:cNvPr id="1911751987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37550,57 +37550,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778725706" name="Picture">
+                  <wp:docPr id="923849913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778725706" name="Picture"/>
+                          <pic:cNvPr id="923849913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37639,57 +37639,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028251628" name="Picture">
+                  <wp:docPr id="1906633202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028251628" name="Picture"/>
+                          <pic:cNvPr id="1906633202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38283,57 +38283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45074574" name="Picture">
+                  <wp:docPr id="404201576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45074574" name="Picture"/>
+                          <pic:cNvPr id="404201576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39341,57 +39341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021979197" name="Picture">
+                  <wp:docPr id="729279292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021979197" name="Picture"/>
+                          <pic:cNvPr id="729279292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41616,57 +41616,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="871566656" name="Picture">
+                        <wp:docPr id="21524774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="871566656" name="Picture"/>
+                                <pic:cNvPr id="21524774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42911,57 +42911,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587901121" name="Picture">
+                  <wp:docPr id="368198712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587901121" name="Picture"/>
+                          <pic:cNvPr id="368198712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42982,57 +42982,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054320119" name="Picture">
+                  <wp:docPr id="933181492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054320119" name="Picture"/>
+                          <pic:cNvPr id="933181492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43396,57 +43396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339778439" name="Picture">
+                  <wp:docPr id="361815750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339778439" name="Picture"/>
+                          <pic:cNvPr id="361815750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>