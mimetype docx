--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344922078" name="Picture">
+                  <wp:docPr id="336383550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344922078" name="Picture"/>
+                          <pic:cNvPr id="336383550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756491746" name="Picture">
+                  <wp:docPr id="43821343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756491746" name="Picture"/>
+                          <pic:cNvPr id="43821343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="197792213" name="Picture">
+                        <wp:docPr id="2010479494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="197792213" name="Picture"/>
+                                <pic:cNvPr id="2010479494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670174664" name="Picture">
+                  <wp:docPr id="1178661253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670174664" name="Picture"/>
+                          <pic:cNvPr id="1178661253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="7191117" name="Picture">
+                  <wp:docPr id="12572696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7191117" name="Picture"/>
+                          <pic:cNvPr id="12572696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435464712" name="Picture">
+                  <wp:docPr id="593433162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435464712" name="Picture"/>
+                          <pic:cNvPr id="593433162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602690735" name="Picture">
+                  <wp:docPr id="1979454910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602690735" name="Picture"/>
+                          <pic:cNvPr id="1979454910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718953502" name="Picture">
+                  <wp:docPr id="1600631861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718953502" name="Picture"/>
+                          <pic:cNvPr id="1600631861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="314604743" name="Picture">
+                        <wp:docPr id="1311265768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="314604743" name="Picture"/>
+                                <pic:cNvPr id="1311265768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1630479893" name="Picture">
+                        <wp:docPr id="666033660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1630479893" name="Picture"/>
+                                <pic:cNvPr id="666033660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1060509093" name="Picture">
+                        <wp:docPr id="104202833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1060509093" name="Picture"/>
+                                <pic:cNvPr id="104202833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="979063183" name="Picture">
+                        <wp:docPr id="1968789612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="979063183" name="Picture"/>
+                                <pic:cNvPr id="1968789612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2141648792" name="Picture">
+                        <wp:docPr id="397848603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2141648792" name="Picture"/>
+                                <pic:cNvPr id="397848603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="390901842" name="Picture">
+                        <wp:docPr id="741102140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="390901842" name="Picture"/>
+                                <pic:cNvPr id="741102140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="790385122" name="Picture">
+                        <wp:docPr id="784277246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="790385122" name="Picture"/>
+                                <pic:cNvPr id="784277246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1297337959" name="Picture">
+                        <wp:docPr id="1645553961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1297337959" name="Picture"/>
+                                <pic:cNvPr id="1645553961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1158807006" name="Picture">
+                        <wp:docPr id="991974431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1158807006" name="Picture"/>
+                                <pic:cNvPr id="991974431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="348212837" name="Picture">
+                        <wp:docPr id="973902245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="348212837" name="Picture"/>
+                                <pic:cNvPr id="973902245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1143867375" name="Picture">
+                        <wp:docPr id="701401077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1143867375" name="Picture"/>
+                                <pic:cNvPr id="701401077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="146876419" name="Picture">
+                        <wp:docPr id="1429937938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="146876419" name="Picture"/>
+                                <pic:cNvPr id="1429937938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="823322089" name="Picture">
+                        <wp:docPr id="1843790684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="823322089" name="Picture"/>
+                                <pic:cNvPr id="1843790684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1376699067" name="Picture">
+                        <wp:docPr id="1910747878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1376699067" name="Picture"/>
+                                <pic:cNvPr id="1910747878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1492379421" name="Picture">
+                        <wp:docPr id="1229154516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1492379421" name="Picture"/>
+                                <pic:cNvPr id="1229154516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965919266" name="Picture">
+                  <wp:docPr id="923984285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965919266" name="Picture"/>
+                          <pic:cNvPr id="923984285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885920198" name="Picture">
+                  <wp:docPr id="816215213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885920198" name="Picture"/>
+                          <pic:cNvPr id="816215213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203758668" name="Picture">
+                  <wp:docPr id="1949510252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203758668" name="Picture"/>
+                          <pic:cNvPr id="1949510252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307644164" name="Picture">
+                  <wp:docPr id="526561298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307644164" name="Picture"/>
+                          <pic:cNvPr id="526561298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411768403" name="Picture">
+                  <wp:docPr id="1668342984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411768403" name="Picture"/>
+                          <pic:cNvPr id="1668342984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853361569" name="Picture">
+                  <wp:docPr id="691376711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853361569" name="Picture"/>
+                          <pic:cNvPr id="691376711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="943174004" name="Picture">
+                        <wp:docPr id="895340912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="943174004" name="Picture"/>
+                                <pic:cNvPr id="895340912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607763931" name="Picture">
+                  <wp:docPr id="549169019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607763931" name="Picture"/>
+                          <pic:cNvPr id="549169019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363921506" name="Picture">
+                  <wp:docPr id="1931285243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363921506" name="Picture"/>
+                          <pic:cNvPr id="1931285243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425177902" name="Picture">
+                  <wp:docPr id="672177081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425177902" name="Picture"/>
+                          <pic:cNvPr id="672177081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354053471" name="Picture">
+                  <wp:docPr id="878524025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354053471" name="Picture"/>
+                          <pic:cNvPr id="878524025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825794869" name="Picture">
+                  <wp:docPr id="1021667162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825794869" name="Picture"/>
+                          <pic:cNvPr id="1021667162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339060063" name="Picture">
+                  <wp:docPr id="1774765981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339060063" name="Picture"/>
+                          <pic:cNvPr id="1774765981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="772376074" name="Picture">
+                        <wp:docPr id="236338977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="772376074" name="Picture"/>
+                                <pic:cNvPr id="236338977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397398473" name="Picture">
+                  <wp:docPr id="567141713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397398473" name="Picture"/>
+                          <pic:cNvPr id="567141713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136636442" name="Picture">
+                  <wp:docPr id="1836783099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136636442" name="Picture"/>
+                          <pic:cNvPr id="1836783099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960052044" name="Picture">
+                  <wp:docPr id="1485186236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960052044" name="Picture"/>
+                          <pic:cNvPr id="1485186236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832178559" name="Picture">
+                  <wp:docPr id="636439481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832178559" name="Picture"/>
+                          <pic:cNvPr id="636439481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030190576" name="Picture">
+                  <wp:docPr id="1293874765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030190576" name="Picture"/>
+                          <pic:cNvPr id="1293874765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27950,57 +27950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378996902" name="Picture">
+                  <wp:docPr id="748770239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378996902" name="Picture"/>
+                          <pic:cNvPr id="748770239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29093,57 +29093,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2071243237" name="Picture">
+                        <wp:docPr id="268231018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2071243237" name="Picture"/>
+                                <pic:cNvPr id="268231018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30454,57 +30454,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426607125" name="Picture">
+                  <wp:docPr id="702965633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426607125" name="Picture"/>
+                          <pic:cNvPr id="702965633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30543,57 +30543,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204704634" name="Picture">
+                  <wp:docPr id="73090785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204704634" name="Picture"/>
+                          <pic:cNvPr id="73090785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31187,57 +31187,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259895664" name="Picture">
+                  <wp:docPr id="1793538499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259895664" name="Picture"/>
+                          <pic:cNvPr id="1793538499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32185,57 +32185,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634741246" name="Picture">
+                  <wp:docPr id="1415269590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634741246" name="Picture"/>
+                          <pic:cNvPr id="1415269590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32288,57 +32288,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454366983" name="Picture">
+                  <wp:docPr id="159010649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454366983" name="Picture"/>
+                          <pic:cNvPr id="159010649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33667,57 +33667,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868084193" name="Picture">
+                  <wp:docPr id="1594111645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868084193" name="Picture"/>
+                          <pic:cNvPr id="1594111645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34801,57 +34801,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1504369573" name="Picture">
+                        <wp:docPr id="1616994258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1504369573" name="Picture"/>
+                                <pic:cNvPr id="1616994258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35826,57 +35826,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1457496409" name="Picture">
+                        <wp:docPr id="2102321661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1457496409" name="Picture"/>
+                                <pic:cNvPr id="2102321661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37298,57 +37298,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414213796" name="Picture">
+                  <wp:docPr id="443181068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414213796" name="Picture"/>
+                          <pic:cNvPr id="443181068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37387,57 +37387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803779159" name="Picture">
+                  <wp:docPr id="419912662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803779159" name="Picture"/>
+                          <pic:cNvPr id="419912662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38031,57 +38031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196460906" name="Picture">
+                  <wp:docPr id="1399779434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196460906" name="Picture"/>
+                          <pic:cNvPr id="1399779434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39029,57 +39029,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361665622" name="Picture">
+                  <wp:docPr id="1672735340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361665622" name="Picture"/>
+                          <pic:cNvPr id="1672735340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39132,57 +39132,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143290098" name="Picture">
+                  <wp:docPr id="695554178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143290098" name="Picture"/>
+                          <pic:cNvPr id="695554178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40509,57 +40509,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116871150" name="Picture">
+                  <wp:docPr id="681904605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116871150" name="Picture"/>
+                          <pic:cNvPr id="681904605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41652,57 +41652,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1772673845" name="Picture">
+                        <wp:docPr id="2112804806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1772673845" name="Picture"/>
+                                <pic:cNvPr id="2112804806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42873,57 +42873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992473735" name="Picture">
+                  <wp:docPr id="2105922119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992473735" name="Picture"/>
+                          <pic:cNvPr id="2105922119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42944,57 +42944,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1414847883" name="Picture">
+                  <wp:docPr id="1806468873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1414847883" name="Picture"/>
+                          <pic:cNvPr id="1806468873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43358,57 +43358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252404039" name="Picture">
+                  <wp:docPr id="514000092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252404039" name="Picture"/>
+                          <pic:cNvPr id="514000092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>