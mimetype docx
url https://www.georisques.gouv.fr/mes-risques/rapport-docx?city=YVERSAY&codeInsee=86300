--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136369183" name="Picture">
+                  <wp:docPr id="1547180579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136369183" name="Picture"/>
+                          <pic:cNvPr id="1547180579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993625595" name="Picture">
+                  <wp:docPr id="1959040542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993625595" name="Picture"/>
+                          <pic:cNvPr id="1959040542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104897786" name="Picture">
+                        <wp:docPr id="155891160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104897786" name="Picture"/>
+                                <pic:cNvPr id="155891160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75918261" name="Picture">
+                  <wp:docPr id="2001503444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75918261" name="Picture"/>
+                          <pic:cNvPr id="2001503444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793364464" name="Picture">
+                  <wp:docPr id="2011852093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793364464" name="Picture"/>
+                          <pic:cNvPr id="2011852093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641274406" name="Picture">
+                  <wp:docPr id="1805663024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641274406" name="Picture"/>
+                          <pic:cNvPr id="1805663024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504167036" name="Picture">
+                  <wp:docPr id="1157831191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504167036" name="Picture"/>
+                          <pic:cNvPr id="1157831191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717421627" name="Picture">
+                  <wp:docPr id="1067395033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717421627" name="Picture"/>
+                          <pic:cNvPr id="1067395033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="661063921" name="Picture">
+                        <wp:docPr id="1287669306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="661063921" name="Picture"/>
+                                <pic:cNvPr id="1287669306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="137302402" name="Picture">
+                        <wp:docPr id="2012851191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="137302402" name="Picture"/>
+                                <pic:cNvPr id="2012851191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1598469459" name="Picture">
+                        <wp:docPr id="1492062185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1598469459" name="Picture"/>
+                                <pic:cNvPr id="1492062185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1121615123" name="Picture">
+                        <wp:docPr id="1152499657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1121615123" name="Picture"/>
+                                <pic:cNvPr id="1152499657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="376931198" name="Picture">
+                        <wp:docPr id="173778660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="376931198" name="Picture"/>
+                                <pic:cNvPr id="173778660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="491919066" name="Picture">
+                        <wp:docPr id="514981251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="491919066" name="Picture"/>
+                                <pic:cNvPr id="514981251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2107660708" name="Picture">
+                        <wp:docPr id="1836330306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2107660708" name="Picture"/>
+                                <pic:cNvPr id="1836330306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1233491234" name="Picture">
+                        <wp:docPr id="45481740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1233491234" name="Picture"/>
+                                <pic:cNvPr id="45481740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="612964536" name="Picture">
+                        <wp:docPr id="1201422681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="612964536" name="Picture"/>
+                                <pic:cNvPr id="1201422681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1776583460" name="Picture">
+                        <wp:docPr id="1942872292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1776583460" name="Picture"/>
+                                <pic:cNvPr id="1942872292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1451495659" name="Picture">
+                        <wp:docPr id="364377481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1451495659" name="Picture"/>
+                                <pic:cNvPr id="364377481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="441587416" name="Picture">
+                        <wp:docPr id="1551528784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="441587416" name="Picture"/>
+                                <pic:cNvPr id="1551528784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1607525166" name="Picture">
+                        <wp:docPr id="2021081342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1607525166" name="Picture"/>
+                                <pic:cNvPr id="2021081342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="690943182" name="Picture">
+                        <wp:docPr id="209406780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="690943182" name="Picture"/>
+                                <pic:cNvPr id="209406780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="658241509" name="Picture">
+                        <wp:docPr id="1131739166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="658241509" name="Picture"/>
+                                <pic:cNvPr id="1131739166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210259917" name="Picture">
+                  <wp:docPr id="838436861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210259917" name="Picture"/>
+                          <pic:cNvPr id="838436861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1345981951" name="Picture">
+                  <wp:docPr id="1094921929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1345981951" name="Picture"/>
+                          <pic:cNvPr id="1094921929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485248669" name="Picture">
+                  <wp:docPr id="409204388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485248669" name="Picture"/>
+                          <pic:cNvPr id="409204388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40477590" name="Picture">
+                  <wp:docPr id="718124319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40477590" name="Picture"/>
+                          <pic:cNvPr id="718124319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395836984" name="Picture">
+                  <wp:docPr id="1725535861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395836984" name="Picture"/>
+                          <pic:cNvPr id="1725535861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561434496" name="Picture">
+                  <wp:docPr id="1291361296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561434496" name="Picture"/>
+                          <pic:cNvPr id="1291361296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="658987704" name="Picture">
+                        <wp:docPr id="1274596182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="658987704" name="Picture"/>
+                                <pic:cNvPr id="1274596182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1656287829" name="Picture">
+                        <wp:docPr id="1931653903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1656287829" name="Picture"/>
+                                <pic:cNvPr id="1931653903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1739032388" name="Picture">
+                  <wp:docPr id="16289401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1739032388" name="Picture"/>
+                          <pic:cNvPr id="16289401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600497917" name="Picture">
+                  <wp:docPr id="915531650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600497917" name="Picture"/>
+                          <pic:cNvPr id="915531650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105233035" name="Picture">
+                  <wp:docPr id="1355645076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105233035" name="Picture"/>
+                          <pic:cNvPr id="1355645076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768486355" name="Picture">
+                  <wp:docPr id="888268216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768486355" name="Picture"/>
+                          <pic:cNvPr id="888268216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188079063" name="Picture">
+                  <wp:docPr id="1217007670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188079063" name="Picture"/>
+                          <pic:cNvPr id="1217007670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962114691" name="Picture">
+                  <wp:docPr id="938877227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962114691" name="Picture"/>
+                          <pic:cNvPr id="938877227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24529,57 +24529,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1334291619" name="Picture">
+                        <wp:docPr id="1186502518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1334291619" name="Picture"/>
+                                <pic:cNvPr id="1186502518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25504,57 +25504,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="857664154" name="Picture">
+                        <wp:docPr id="503078400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="857664154" name="Picture"/>
+                                <pic:cNvPr id="503078400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26913,57 +26913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435948567" name="Picture">
+                  <wp:docPr id="53864445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435948567" name="Picture"/>
+                          <pic:cNvPr id="53864445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27002,57 +27002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304775145" name="Picture">
+                  <wp:docPr id="1679876143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304775145" name="Picture"/>
+                          <pic:cNvPr id="1679876143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27682,57 +27682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655838236" name="Picture">
+                  <wp:docPr id="1723147512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655838236" name="Picture"/>
+                          <pic:cNvPr id="1723147512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28743,57 +28743,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571677754" name="Picture">
+                  <wp:docPr id="465006040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571677754" name="Picture"/>
+                          <pic:cNvPr id="465006040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28846,57 +28846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581998644" name="Picture">
+                  <wp:docPr id="497674274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581998644" name="Picture"/>
+                          <pic:cNvPr id="497674274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30310,57 +30310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="779997146" name="Picture">
+                  <wp:docPr id="61499213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="779997146" name="Picture"/>
+                          <pic:cNvPr id="61499213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31517,57 +31517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1649646331" name="Picture">
+                        <wp:docPr id="592189859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1649646331" name="Picture"/>
+                                <pic:cNvPr id="592189859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33914,57 +33914,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122246004" name="Picture">
+                  <wp:docPr id="561071228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122246004" name="Picture"/>
+                          <pic:cNvPr id="561071228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33985,57 +33985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880075149" name="Picture">
+                  <wp:docPr id="2076188362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880075149" name="Picture"/>
+                          <pic:cNvPr id="2076188362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34453,57 +34453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250962741" name="Picture">
+                  <wp:docPr id="939688208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250962741" name="Picture"/>
+                          <pic:cNvPr id="939688208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35612,57 +35612,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559717524" name="Picture">
+                  <wp:docPr id="74760051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559717524" name="Picture"/>
+                          <pic:cNvPr id="74760051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35701,57 +35701,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738330865" name="Picture">
+                  <wp:docPr id="2142885753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738330865" name="Picture"/>
+                          <pic:cNvPr id="2142885753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36345,57 +36345,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155921039" name="Picture">
+                  <wp:docPr id="1394594719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155921039" name="Picture"/>
+                          <pic:cNvPr id="1394594719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37343,57 +37343,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073135479" name="Picture">
+                  <wp:docPr id="274311276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073135479" name="Picture"/>
+                          <pic:cNvPr id="274311276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37446,57 +37446,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258093015" name="Picture">
+                  <wp:docPr id="664613128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258093015" name="Picture"/>
+                          <pic:cNvPr id="664613128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38823,57 +38823,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1940038231" name="Picture">
+                  <wp:docPr id="83524407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1940038231" name="Picture"/>
+                          <pic:cNvPr id="83524407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39966,57 +39966,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1962188093" name="Picture">
+                        <wp:docPr id="1456974715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1962188093" name="Picture"/>
+                                <pic:cNvPr id="1456974715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41327,57 +41327,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312621550" name="Picture">
+                  <wp:docPr id="19087701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312621550" name="Picture"/>
+                          <pic:cNvPr id="19087701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41416,57 +41416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119540726" name="Picture">
+                  <wp:docPr id="1128143159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119540726" name="Picture"/>
+                          <pic:cNvPr id="1128143159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42060,57 +42060,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49775968" name="Picture">
+                  <wp:docPr id="1192780372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49775968" name="Picture"/>
+                          <pic:cNvPr id="1192780372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43058,57 +43058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949653111" name="Picture">
+                  <wp:docPr id="1342564150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949653111" name="Picture"/>
+                          <pic:cNvPr id="1342564150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43161,57 +43161,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1663523181" name="Picture">
+                  <wp:docPr id="2133697525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1663523181" name="Picture"/>
+                          <pic:cNvPr id="2133697525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44538,57 +44538,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453751293" name="Picture">
+                  <wp:docPr id="1489957073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453751293" name="Picture"/>
+                          <pic:cNvPr id="1489957073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45681,57 +45681,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1019318160" name="Picture">
+                        <wp:docPr id="1288867784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1019318160" name="Picture"/>
+                                <pic:cNvPr id="1288867784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46902,57 +46902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047034796" name="Picture">
+                  <wp:docPr id="1664460539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047034796" name="Picture"/>
+                          <pic:cNvPr id="1664460539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46973,57 +46973,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1265825091" name="Picture">
+                  <wp:docPr id="1610004425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1265825091" name="Picture"/>
+                          <pic:cNvPr id="1610004425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47387,57 +47387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018704973" name="Picture">
+                  <wp:docPr id="166138523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018704973" name="Picture"/>
+                          <pic:cNvPr id="166138523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>