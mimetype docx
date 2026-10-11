--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899105105" name="Picture">
+                  <wp:docPr id="1158018130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899105105" name="Picture"/>
+                          <pic:cNvPr id="1158018130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082904939" name="Picture">
+                  <wp:docPr id="748029176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082904939" name="Picture"/>
+                          <pic:cNvPr id="748029176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="664705412" name="Picture">
+                        <wp:docPr id="1648262757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="664705412" name="Picture"/>
+                                <pic:cNvPr id="1648262757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99569049" name="Picture">
+                  <wp:docPr id="1905728625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99569049" name="Picture"/>
+                          <pic:cNvPr id="1905728625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601302150" name="Picture">
+                  <wp:docPr id="1298262477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601302150" name="Picture"/>
+                          <pic:cNvPr id="1298262477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443174333" name="Picture">
+                  <wp:docPr id="226864874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443174333" name="Picture"/>
+                          <pic:cNvPr id="226864874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226923949" name="Picture">
+                  <wp:docPr id="1678344990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226923949" name="Picture"/>
+                          <pic:cNvPr id="1678344990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566875924" name="Picture">
+                  <wp:docPr id="796464315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566875924" name="Picture"/>
+                          <pic:cNvPr id="796464315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500087213" name="Picture">
+                        <wp:docPr id="1161785035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500087213" name="Picture"/>
+                                <pic:cNvPr id="1161785035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="653003793" name="Picture">
+                        <wp:docPr id="943043310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="653003793" name="Picture"/>
+                                <pic:cNvPr id="943043310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1086392693" name="Picture">
+                        <wp:docPr id="2009138840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1086392693" name="Picture"/>
+                                <pic:cNvPr id="2009138840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1391935223" name="Picture">
+                        <wp:docPr id="1758702171" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1391935223" name="Picture"/>
+                                <pic:cNvPr id="1758702171" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2050369477" name="Picture">
+                        <wp:docPr id="339302718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2050369477" name="Picture"/>
+                                <pic:cNvPr id="339302718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="457107452" name="Picture">
+                        <wp:docPr id="488764813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="457107452" name="Picture"/>
+                                <pic:cNvPr id="488764813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="59731673" name="Picture">
+                        <wp:docPr id="212377389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="59731673" name="Picture"/>
+                                <pic:cNvPr id="212377389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="655018349" name="Picture">
+                        <wp:docPr id="1063101401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="655018349" name="Picture"/>
+                                <pic:cNvPr id="1063101401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="606497423" name="Picture">
+                        <wp:docPr id="673627525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="606497423" name="Picture"/>
+                                <pic:cNvPr id="673627525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1267647277" name="Picture">
+                        <wp:docPr id="1558547631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1267647277" name="Picture"/>
+                                <pic:cNvPr id="1558547631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="669847422" name="Picture">
+                        <wp:docPr id="909565423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="669847422" name="Picture"/>
+                                <pic:cNvPr id="909565423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1975936115" name="Picture">
+                        <wp:docPr id="88456133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1975936115" name="Picture"/>
+                                <pic:cNvPr id="88456133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1537449550" name="Picture">
+                        <wp:docPr id="1930942342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1537449550" name="Picture"/>
+                                <pic:cNvPr id="1930942342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1495457163" name="Picture">
+                        <wp:docPr id="1484682822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1495457163" name="Picture"/>
+                                <pic:cNvPr id="1484682822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1722162452" name="Picture">
+                        <wp:docPr id="1140999183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1722162452" name="Picture"/>
+                                <pic:cNvPr id="1140999183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998356814" name="Picture">
+                  <wp:docPr id="112629426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998356814" name="Picture"/>
+                          <pic:cNvPr id="112629426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621027261" name="Picture">
+                  <wp:docPr id="1208574474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621027261" name="Picture"/>
+                          <pic:cNvPr id="1208574474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423919159" name="Picture">
+                  <wp:docPr id="1570158416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423919159" name="Picture"/>
+                          <pic:cNvPr id="1570158416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927594489" name="Picture">
+                  <wp:docPr id="2017383389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927594489" name="Picture"/>
+                          <pic:cNvPr id="2017383389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149006047" name="Picture">
+                  <wp:docPr id="1511726171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149006047" name="Picture"/>
+                          <pic:cNvPr id="1511726171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759270109" name="Picture">
+                  <wp:docPr id="1858009404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759270109" name="Picture"/>
+                          <pic:cNvPr id="1858009404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1389109377" name="Picture">
+                        <wp:docPr id="123808934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1389109377" name="Picture"/>
+                                <pic:cNvPr id="123808934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1584855568" name="Picture">
+                  <wp:docPr id="1839679064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1584855568" name="Picture"/>
+                          <pic:cNvPr id="1839679064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318961633" name="Picture">
+                  <wp:docPr id="357785759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318961633" name="Picture"/>
+                          <pic:cNvPr id="357785759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544806184" name="Picture">
+                  <wp:docPr id="458848911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544806184" name="Picture"/>
+                          <pic:cNvPr id="458848911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160191511" name="Picture">
+                  <wp:docPr id="1998808725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160191511" name="Picture"/>
+                          <pic:cNvPr id="1998808725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390365621" name="Picture">
+                  <wp:docPr id="998650483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390365621" name="Picture"/>
+                          <pic:cNvPr id="998650483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375843900" name="Picture">
+                  <wp:docPr id="1373817862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375843900" name="Picture"/>
+                          <pic:cNvPr id="1373817862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1123391261" name="Picture">
+                        <wp:docPr id="1163113854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1123391261" name="Picture"/>
+                                <pic:cNvPr id="1163113854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1144777253" name="Picture">
+                        <wp:docPr id="1966144972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1144777253" name="Picture"/>
+                                <pic:cNvPr id="1966144972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201028313" name="Picture">
+                  <wp:docPr id="1196140468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201028313" name="Picture"/>
+                          <pic:cNvPr id="1196140468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846386185" name="Picture">
+                  <wp:docPr id="1846571245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846386185" name="Picture"/>
+                          <pic:cNvPr id="1846571245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368979348" name="Picture">
+                  <wp:docPr id="1471563581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368979348" name="Picture"/>
+                          <pic:cNvPr id="1471563581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007418362" name="Picture">
+                  <wp:docPr id="546470818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007418362" name="Picture"/>
+                          <pic:cNvPr id="546470818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264780686" name="Picture">
+                  <wp:docPr id="2011119603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264780686" name="Picture"/>
+                          <pic:cNvPr id="2011119603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077275872" name="Picture">
+                  <wp:docPr id="791972907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077275872" name="Picture"/>
+                          <pic:cNvPr id="791972907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1644469397" name="Picture">
+                        <wp:docPr id="1874145168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1644469397" name="Picture"/>
+                                <pic:cNvPr id="1874145168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33109,57 +33109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354616901" name="Picture">
+                  <wp:docPr id="368351051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354616901" name="Picture"/>
+                          <pic:cNvPr id="368351051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33198,57 +33198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331647624" name="Picture">
+                  <wp:docPr id="877471673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331647624" name="Picture"/>
+                          <pic:cNvPr id="877471673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33842,57 +33842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440898129" name="Picture">
+                  <wp:docPr id="1916950287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440898129" name="Picture"/>
+                          <pic:cNvPr id="1916950287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34840,57 +34840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88461613" name="Picture">
+                  <wp:docPr id="1858914339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88461613" name="Picture"/>
+                          <pic:cNvPr id="1858914339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34943,57 +34943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378995126" name="Picture">
+                  <wp:docPr id="1007916681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378995126" name="Picture"/>
+                          <pic:cNvPr id="1007916681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36320,57 +36320,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697614121" name="Picture">
+                  <wp:docPr id="1819266332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697614121" name="Picture"/>
+                          <pic:cNvPr id="1819266332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37463,57 +37463,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1400877402" name="Picture">
+                        <wp:docPr id="247253537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1400877402" name="Picture"/>
+                                <pic:cNvPr id="247253537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38831,57 +38831,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028498535" name="Picture">
+                  <wp:docPr id="90180663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028498535" name="Picture"/>
+                          <pic:cNvPr id="90180663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38920,57 +38920,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328611829" name="Picture">
+                  <wp:docPr id="1835348856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328611829" name="Picture"/>
+                          <pic:cNvPr id="1835348856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39552,57 +39552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496987582" name="Picture">
+                  <wp:docPr id="1049706698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496987582" name="Picture"/>
+                          <pic:cNvPr id="1049706698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40496,57 +40496,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537602664" name="Picture">
+                  <wp:docPr id="285574250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537602664" name="Picture"/>
+                          <pic:cNvPr id="285574250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40608,57 +40608,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720481697" name="Picture">
+                  <wp:docPr id="1614643443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720481697" name="Picture"/>
+                          <pic:cNvPr id="1614643443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42267,57 +42267,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1414306016" name="Picture">
+                  <wp:docPr id="737046877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1414306016" name="Picture"/>
+                          <pic:cNvPr id="737046877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43446,57 +43446,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197522656" name="Picture">
+                  <wp:docPr id="523796335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197522656" name="Picture"/>
+                          <pic:cNvPr id="523796335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43526,57 +43526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743835904" name="Picture">
+                  <wp:docPr id="639867320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743835904" name="Picture"/>
+                          <pic:cNvPr id="639867320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44014,57 +44014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517317355" name="Picture">
+                  <wp:docPr id="27626080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517317355" name="Picture"/>
+                          <pic:cNvPr id="27626080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>