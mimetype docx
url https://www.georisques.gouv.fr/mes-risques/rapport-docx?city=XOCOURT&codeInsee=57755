--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613642268" name="Picture">
+                  <wp:docPr id="884909953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613642268" name="Picture"/>
+                          <pic:cNvPr id="884909953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900895250" name="Picture">
+                  <wp:docPr id="5249134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900895250" name="Picture"/>
+                          <pic:cNvPr id="5249134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="398954162" name="Picture">
+                        <wp:docPr id="1536485934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="398954162" name="Picture"/>
+                                <pic:cNvPr id="1536485934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565559660" name="Picture">
+                  <wp:docPr id="1429176131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565559660" name="Picture"/>
+                          <pic:cNvPr id="1429176131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207299374" name="Picture">
+                  <wp:docPr id="59974135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207299374" name="Picture"/>
+                          <pic:cNvPr id="59974135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1025932356" name="Picture">
+                  <wp:docPr id="1177414541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1025932356" name="Picture"/>
+                          <pic:cNvPr id="1177414541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993691869" name="Picture">
+                  <wp:docPr id="1577159583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993691869" name="Picture"/>
+                          <pic:cNvPr id="1577159583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622262793" name="Picture">
+                  <wp:docPr id="457555688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622262793" name="Picture"/>
+                          <pic:cNvPr id="457555688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="29994444" name="Picture">
+                        <wp:docPr id="1498611236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="29994444" name="Picture"/>
+                                <pic:cNvPr id="1498611236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="330187900" name="Picture">
+                        <wp:docPr id="1313323479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="330187900" name="Picture"/>
+                                <pic:cNvPr id="1313323479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1914709261" name="Picture">
+                        <wp:docPr id="97638612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1914709261" name="Picture"/>
+                                <pic:cNvPr id="97638612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="755846879" name="Picture">
+                        <wp:docPr id="1686670443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="755846879" name="Picture"/>
+                                <pic:cNvPr id="1686670443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="848410869" name="Picture">
+                        <wp:docPr id="540969237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="848410869" name="Picture"/>
+                                <pic:cNvPr id="540969237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1483041463" name="Picture">
+                        <wp:docPr id="1028965376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1483041463" name="Picture"/>
+                                <pic:cNvPr id="1028965376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1182771617" name="Picture">
+                        <wp:docPr id="270640825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1182771617" name="Picture"/>
+                                <pic:cNvPr id="270640825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1183011773" name="Picture">
+                        <wp:docPr id="1333594094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1183011773" name="Picture"/>
+                                <pic:cNvPr id="1333594094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2088946746" name="Picture">
+                        <wp:docPr id="1927804824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2088946746" name="Picture"/>
+                                <pic:cNvPr id="1927804824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1794944329" name="Picture">
+                        <wp:docPr id="528607473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1794944329" name="Picture"/>
+                                <pic:cNvPr id="528607473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="952209994" name="Picture">
+                        <wp:docPr id="993580516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="952209994" name="Picture"/>
+                                <pic:cNvPr id="993580516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="662956877" name="Picture">
+                        <wp:docPr id="1986112887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="662956877" name="Picture"/>
+                                <pic:cNvPr id="1986112887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267819847" name="Picture">
+                        <wp:docPr id="1195550692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267819847" name="Picture"/>
+                                <pic:cNvPr id="1195550692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1012883004" name="Picture">
+                        <wp:docPr id="1360290624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1012883004" name="Picture"/>
+                                <pic:cNvPr id="1360290624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="492771132" name="Picture">
+                        <wp:docPr id="1319151990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="492771132" name="Picture"/>
+                                <pic:cNvPr id="1319151990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650243646" name="Picture">
+                  <wp:docPr id="1409259627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650243646" name="Picture"/>
+                          <pic:cNvPr id="1409259627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642800470" name="Picture">
+                  <wp:docPr id="1765046874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642800470" name="Picture"/>
+                          <pic:cNvPr id="1765046874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125740462" name="Picture">
+                  <wp:docPr id="1867555963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125740462" name="Picture"/>
+                          <pic:cNvPr id="1867555963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1790688233" name="Picture">
+                  <wp:docPr id="824625572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1790688233" name="Picture"/>
+                          <pic:cNvPr id="824625572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781317025" name="Picture">
+                  <wp:docPr id="1784756192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781317025" name="Picture"/>
+                          <pic:cNvPr id="1784756192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548706220" name="Picture">
+                  <wp:docPr id="1376917551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548706220" name="Picture"/>
+                          <pic:cNvPr id="1376917551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1106264773" name="Picture">
+                        <wp:docPr id="2120520895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1106264773" name="Picture"/>
+                                <pic:cNvPr id="2120520895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="425601921" name="Picture">
+                        <wp:docPr id="507544803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="425601921" name="Picture"/>
+                                <pic:cNvPr id="507544803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932632790" name="Picture">
+                  <wp:docPr id="1365720651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932632790" name="Picture"/>
+                          <pic:cNvPr id="1365720651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380156875" name="Picture">
+                  <wp:docPr id="1972487284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380156875" name="Picture"/>
+                          <pic:cNvPr id="1972487284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975814177" name="Picture">
+                  <wp:docPr id="1877746105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975814177" name="Picture"/>
+                          <pic:cNvPr id="1877746105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617569693" name="Picture">
+                  <wp:docPr id="297201556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617569693" name="Picture"/>
+                          <pic:cNvPr id="297201556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982771267" name="Picture">
+                  <wp:docPr id="1381057492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982771267" name="Picture"/>
+                          <pic:cNvPr id="1381057492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741475366" name="Picture">
+                  <wp:docPr id="1889247229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741475366" name="Picture"/>
+                          <pic:cNvPr id="1889247229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="691407156" name="Picture">
+                        <wp:docPr id="1105821294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="691407156" name="Picture"/>
+                                <pic:cNvPr id="1105821294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26119,57 +26119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744462785" name="Picture">
+                  <wp:docPr id="540285951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744462785" name="Picture"/>
+                          <pic:cNvPr id="540285951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26208,57 +26208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684194822" name="Picture">
+                  <wp:docPr id="2001737559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684194822" name="Picture"/>
+                          <pic:cNvPr id="2001737559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26888,57 +26888,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54210183" name="Picture">
+                  <wp:docPr id="706917551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54210183" name="Picture"/>
+                          <pic:cNvPr id="706917551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27949,57 +27949,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667449658" name="Picture">
+                  <wp:docPr id="1876815136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667449658" name="Picture"/>
+                          <pic:cNvPr id="1876815136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28052,57 +28052,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029670875" name="Picture">
+                  <wp:docPr id="829426699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029670875" name="Picture"/>
+                          <pic:cNvPr id="829426699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29510,57 +29510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549461127" name="Picture">
+                  <wp:docPr id="1407778280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549461127" name="Picture"/>
+                          <pic:cNvPr id="1407778280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30707,57 +30707,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="613259022" name="Picture">
+                        <wp:docPr id="1340751839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="613259022" name="Picture"/>
+                                <pic:cNvPr id="1340751839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33076,57 +33076,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681472840" name="Picture">
+                  <wp:docPr id="1946268449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681472840" name="Picture"/>
+                          <pic:cNvPr id="1946268449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33165,57 +33165,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576048380" name="Picture">
+                  <wp:docPr id="172306686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576048380" name="Picture"/>
+                          <pic:cNvPr id="172306686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33809,57 +33809,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789401695" name="Picture">
+                  <wp:docPr id="349168302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789401695" name="Picture"/>
+                          <pic:cNvPr id="349168302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34807,57 +34807,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202887921" name="Picture">
+                  <wp:docPr id="601094844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202887921" name="Picture"/>
+                          <pic:cNvPr id="601094844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34910,57 +34910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605190751" name="Picture">
+                  <wp:docPr id="590688187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605190751" name="Picture"/>
+                          <pic:cNvPr id="590688187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36287,57 +36287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613672081" name="Picture">
+                  <wp:docPr id="727291195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613672081" name="Picture"/>
+                          <pic:cNvPr id="727291195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37430,57 +37430,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="341669195" name="Picture">
+                        <wp:docPr id="687148788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="341669195" name="Picture"/>
+                                <pic:cNvPr id="687148788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38798,57 +38798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="261239961" name="Picture">
+                  <wp:docPr id="1002041679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="261239961" name="Picture"/>
+                          <pic:cNvPr id="1002041679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38887,57 +38887,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889201933" name="Picture">
+                  <wp:docPr id="1002162786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889201933" name="Picture"/>
+                          <pic:cNvPr id="1002162786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39519,57 +39519,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384678759" name="Picture">
+                  <wp:docPr id="1631014367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384678759" name="Picture"/>
+                          <pic:cNvPr id="1631014367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40463,57 +40463,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49299690" name="Picture">
+                  <wp:docPr id="266675162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49299690" name="Picture"/>
+                          <pic:cNvPr id="266675162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40575,57 +40575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693816613" name="Picture">
+                  <wp:docPr id="1434730751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693816613" name="Picture"/>
+                          <pic:cNvPr id="1434730751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42234,57 +42234,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581214961" name="Picture">
+                  <wp:docPr id="1253075749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581214961" name="Picture"/>
+                          <pic:cNvPr id="1253075749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43413,57 +43413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850389470" name="Picture">
+                  <wp:docPr id="796666065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850389470" name="Picture"/>
+                          <pic:cNvPr id="796666065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43493,57 +43493,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084040184" name="Picture">
+                  <wp:docPr id="654025461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084040184" name="Picture"/>
+                          <pic:cNvPr id="654025461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43981,57 +43981,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186819480" name="Picture">
+                  <wp:docPr id="1594834165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186819480" name="Picture"/>
+                          <pic:cNvPr id="1594834165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>