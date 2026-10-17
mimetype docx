--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731661795" name="Picture">
+                  <wp:docPr id="897169785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731661795" name="Picture"/>
+                          <pic:cNvPr id="897169785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570156800" name="Picture">
+                  <wp:docPr id="2078733268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570156800" name="Picture"/>
+                          <pic:cNvPr id="2078733268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="37266986" name="Picture">
+                        <wp:docPr id="820510954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="37266986" name="Picture"/>
+                                <pic:cNvPr id="820510954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079266246" name="Picture">
+                  <wp:docPr id="376772663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079266246" name="Picture"/>
+                          <pic:cNvPr id="376772663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112207344" name="Picture">
+                  <wp:docPr id="37135242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112207344" name="Picture"/>
+                          <pic:cNvPr id="37135242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816624389" name="Picture">
+                  <wp:docPr id="1290184177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816624389" name="Picture"/>
+                          <pic:cNvPr id="1290184177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347824180" name="Picture">
+                  <wp:docPr id="1475165791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347824180" name="Picture"/>
+                          <pic:cNvPr id="1475165791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408112733" name="Picture">
+                  <wp:docPr id="1316961274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408112733" name="Picture"/>
+                          <pic:cNvPr id="1316961274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1499241124" name="Picture">
+                        <wp:docPr id="734212032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1499241124" name="Picture"/>
+                                <pic:cNvPr id="734212032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1656895347" name="Picture">
+                        <wp:docPr id="151463625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1656895347" name="Picture"/>
+                                <pic:cNvPr id="151463625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1059594193" name="Picture">
+                        <wp:docPr id="478935055" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1059594193" name="Picture"/>
+                                <pic:cNvPr id="478935055" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1048247590" name="Picture">
+                        <wp:docPr id="1727267595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1048247590" name="Picture"/>
+                                <pic:cNvPr id="1727267595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1792020217" name="Picture">
+                        <wp:docPr id="715994562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1792020217" name="Picture"/>
+                                <pic:cNvPr id="715994562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="597647421" name="Picture">
+                        <wp:docPr id="61166029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="597647421" name="Picture"/>
+                                <pic:cNvPr id="61166029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="119939295" name="Picture">
+                        <wp:docPr id="1777334586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="119939295" name="Picture"/>
+                                <pic:cNvPr id="1777334586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="893817" name="Picture">
+                        <wp:docPr id="1483722719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="893817" name="Picture"/>
+                                <pic:cNvPr id="1483722719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1821996865" name="Picture">
+                        <wp:docPr id="128195723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1821996865" name="Picture"/>
+                                <pic:cNvPr id="128195723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="256273426" name="Picture">
+                        <wp:docPr id="596557386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="256273426" name="Picture"/>
+                                <pic:cNvPr id="596557386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603616238" name="Picture">
+                        <wp:docPr id="1054043917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603616238" name="Picture"/>
+                                <pic:cNvPr id="1054043917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1612982184" name="Picture">
+                        <wp:docPr id="778839364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1612982184" name="Picture"/>
+                                <pic:cNvPr id="778839364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="119725228" name="Picture">
+                        <wp:docPr id="2058065202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="119725228" name="Picture"/>
+                                <pic:cNvPr id="2058065202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1377729999" name="Picture">
+                        <wp:docPr id="2015968537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1377729999" name="Picture"/>
+                                <pic:cNvPr id="2015968537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1437186022" name="Picture">
+                        <wp:docPr id="166101501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1437186022" name="Picture"/>
+                                <pic:cNvPr id="166101501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388054421" name="Picture">
+                  <wp:docPr id="1617769970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388054421" name="Picture"/>
+                          <pic:cNvPr id="1617769970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813349758" name="Picture">
+                  <wp:docPr id="1171494038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813349758" name="Picture"/>
+                          <pic:cNvPr id="1171494038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151636666" name="Picture">
+                  <wp:docPr id="2029712593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151636666" name="Picture"/>
+                          <pic:cNvPr id="2029712593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034349755" name="Picture">
+                  <wp:docPr id="374919225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034349755" name="Picture"/>
+                          <pic:cNvPr id="374919225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622647871" name="Picture">
+                  <wp:docPr id="1233686070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622647871" name="Picture"/>
+                          <pic:cNvPr id="1233686070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833724288" name="Picture">
+                  <wp:docPr id="1348611610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833724288" name="Picture"/>
+                          <pic:cNvPr id="1348611610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2103840360" name="Picture">
+                        <wp:docPr id="244660360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2103840360" name="Picture"/>
+                                <pic:cNvPr id="244660360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176731623" name="Picture">
+                  <wp:docPr id="1346176359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176731623" name="Picture"/>
+                          <pic:cNvPr id="1346176359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536975756" name="Picture">
+                  <wp:docPr id="1018014261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536975756" name="Picture"/>
+                          <pic:cNvPr id="1018014261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381952985" name="Picture">
+                  <wp:docPr id="458986576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381952985" name="Picture"/>
+                          <pic:cNvPr id="458986576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122382043" name="Picture">
+                  <wp:docPr id="185004217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122382043" name="Picture"/>
+                          <pic:cNvPr id="185004217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628761283" name="Picture">
+                  <wp:docPr id="1510600111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628761283" name="Picture"/>
+                          <pic:cNvPr id="1510600111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397337845" name="Picture">
+                  <wp:docPr id="1800854546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397337845" name="Picture"/>
+                          <pic:cNvPr id="1800854546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1033251510" name="Picture">
+                        <wp:docPr id="1525692389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1033251510" name="Picture"/>
+                                <pic:cNvPr id="1525692389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1320317031" name="Picture">
+                        <wp:docPr id="1618925519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1320317031" name="Picture"/>
+                                <pic:cNvPr id="1618925519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803215649" name="Picture">
+                  <wp:docPr id="148658295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803215649" name="Picture"/>
+                          <pic:cNvPr id="148658295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673282093" name="Picture">
+                  <wp:docPr id="642696412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673282093" name="Picture"/>
+                          <pic:cNvPr id="642696412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297442624" name="Picture">
+                  <wp:docPr id="763090209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297442624" name="Picture"/>
+                          <pic:cNvPr id="763090209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535616234" name="Picture">
+                  <wp:docPr id="1222786637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535616234" name="Picture"/>
+                          <pic:cNvPr id="1222786637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126059684" name="Picture">
+                  <wp:docPr id="1499404232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126059684" name="Picture"/>
+                          <pic:cNvPr id="1499404232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125435992" name="Picture">
+                  <wp:docPr id="1360660149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125435992" name="Picture"/>
+                          <pic:cNvPr id="1360660149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31921,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128656948" name="Picture">
+                  <wp:docPr id="428275688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128656948" name="Picture"/>
+                          <pic:cNvPr id="428275688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32010,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86278093" name="Picture">
+                  <wp:docPr id="405300675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86278093" name="Picture"/>
+                          <pic:cNvPr id="405300675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723915928" name="Picture">
+                  <wp:docPr id="1032298045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723915928" name="Picture"/>
+                          <pic:cNvPr id="1032298045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33652,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452013734" name="Picture">
+                  <wp:docPr id="904665330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452013734" name="Picture"/>
+                          <pic:cNvPr id="904665330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33755,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458479051" name="Picture">
+                  <wp:docPr id="1873532352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458479051" name="Picture"/>
+                          <pic:cNvPr id="1873532352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35132,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831391251" name="Picture">
+                  <wp:docPr id="1783400232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831391251" name="Picture"/>
+                          <pic:cNvPr id="1783400232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="695879721" name="Picture">
+                        <wp:docPr id="1377451409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="695879721" name="Picture"/>
+                                <pic:cNvPr id="1377451409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37636,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745186187" name="Picture">
+                  <wp:docPr id="1558283581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745186187" name="Picture"/>
+                          <pic:cNvPr id="1558283581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37725,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870120367" name="Picture">
+                  <wp:docPr id="1171480383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870120367" name="Picture"/>
+                          <pic:cNvPr id="1171480383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38369,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298253928" name="Picture">
+                  <wp:docPr id="958607031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298253928" name="Picture"/>
+                          <pic:cNvPr id="958607031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39367,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580081095" name="Picture">
+                  <wp:docPr id="474434870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580081095" name="Picture"/>
+                          <pic:cNvPr id="474434870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39470,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945138590" name="Picture">
+                  <wp:docPr id="369417265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945138590" name="Picture"/>
+                          <pic:cNvPr id="369417265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40847,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299127795" name="Picture">
+                  <wp:docPr id="1699261483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299127795" name="Picture"/>
+                          <pic:cNvPr id="1699261483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41990,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500975055" name="Picture">
+                        <wp:docPr id="648457552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500975055" name="Picture"/>
+                                <pic:cNvPr id="648457552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43261,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335364576" name="Picture">
+                  <wp:docPr id="673035261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335364576" name="Picture"/>
+                          <pic:cNvPr id="673035261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43341,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477531495" name="Picture">
+                  <wp:docPr id="1496117440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477531495" name="Picture"/>
+                          <pic:cNvPr id="1496117440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43820,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35523911" name="Picture">
+                  <wp:docPr id="1155199022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35523911" name="Picture"/>
+                          <pic:cNvPr id="1155199022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45408,57 +45408,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587232911" name="Picture">
+                  <wp:docPr id="1619296558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587232911" name="Picture"/>
+                          <pic:cNvPr id="1619296558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45479,57 +45479,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207851092" name="Picture">
+                  <wp:docPr id="1578157838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207851092" name="Picture"/>
+                          <pic:cNvPr id="1578157838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45893,57 +45893,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120601258" name="Picture">
+                  <wp:docPr id="1297614690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120601258" name="Picture"/>
+                          <pic:cNvPr id="1297614690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>