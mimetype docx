--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2147069549" name="Picture">
+                  <wp:docPr id="1704741475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2147069549" name="Picture"/>
+                          <pic:cNvPr id="1704741475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622745539" name="Picture">
+                  <wp:docPr id="199311105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622745539" name="Picture"/>
+                          <pic:cNvPr id="199311105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="404172314" name="Picture">
+                        <wp:docPr id="1403280130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="404172314" name="Picture"/>
+                                <pic:cNvPr id="1403280130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152713803" name="Picture">
+                  <wp:docPr id="1200530086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152713803" name="Picture"/>
+                          <pic:cNvPr id="1200530086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550558081" name="Picture">
+                  <wp:docPr id="1694099785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550558081" name="Picture"/>
+                          <pic:cNvPr id="1694099785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="648130107" name="Picture">
+                  <wp:docPr id="1346674851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="648130107" name="Picture"/>
+                          <pic:cNvPr id="1346674851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="909818505" name="Picture">
+                  <wp:docPr id="211854799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="909818505" name="Picture"/>
+                          <pic:cNvPr id="211854799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413426395" name="Picture">
+                  <wp:docPr id="538307023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413426395" name="Picture"/>
+                          <pic:cNvPr id="538307023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="692394082" name="Picture">
+                        <wp:docPr id="1653683857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="692394082" name="Picture"/>
+                                <pic:cNvPr id="1653683857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="53625220" name="Picture">
+                        <wp:docPr id="2008608222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="53625220" name="Picture"/>
+                                <pic:cNvPr id="2008608222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="682973351" name="Picture">
+                        <wp:docPr id="1969843507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="682973351" name="Picture"/>
+                                <pic:cNvPr id="1969843507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147003524" name="Picture">
+                        <wp:docPr id="346908435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147003524" name="Picture"/>
+                                <pic:cNvPr id="346908435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="148834722" name="Picture">
+                        <wp:docPr id="1256011583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="148834722" name="Picture"/>
+                                <pic:cNvPr id="1256011583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2081435857" name="Picture">
+                        <wp:docPr id="554964451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2081435857" name="Picture"/>
+                                <pic:cNvPr id="554964451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1191984111" name="Picture">
+                        <wp:docPr id="205623315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1191984111" name="Picture"/>
+                                <pic:cNvPr id="205623315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="741088644" name="Picture">
+                        <wp:docPr id="1722982887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="741088644" name="Picture"/>
+                                <pic:cNvPr id="1722982887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1985728650" name="Picture">
+                        <wp:docPr id="336703429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1985728650" name="Picture"/>
+                                <pic:cNvPr id="336703429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1240077786" name="Picture">
+                        <wp:docPr id="287602779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1240077786" name="Picture"/>
+                                <pic:cNvPr id="287602779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1888391888" name="Picture">
+                        <wp:docPr id="237775739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1888391888" name="Picture"/>
+                                <pic:cNvPr id="237775739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="931105120" name="Picture">
+                        <wp:docPr id="1303877610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="931105120" name="Picture"/>
+                                <pic:cNvPr id="1303877610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1896833372" name="Picture">
+                        <wp:docPr id="1130840718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1896833372" name="Picture"/>
+                                <pic:cNvPr id="1130840718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="756651785" name="Picture">
+                        <wp:docPr id="1677214629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="756651785" name="Picture"/>
+                                <pic:cNvPr id="1677214629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="963718081" name="Picture">
+                        <wp:docPr id="1522049320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="963718081" name="Picture"/>
+                                <pic:cNvPr id="1522049320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569113517" name="Picture">
+                  <wp:docPr id="96171478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569113517" name="Picture"/>
+                          <pic:cNvPr id="96171478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89142299" name="Picture">
+                  <wp:docPr id="271014442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89142299" name="Picture"/>
+                          <pic:cNvPr id="271014442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152749067" name="Picture">
+                  <wp:docPr id="961431632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152749067" name="Picture"/>
+                          <pic:cNvPr id="961431632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391314744" name="Picture">
+                  <wp:docPr id="174336284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391314744" name="Picture"/>
+                          <pic:cNvPr id="174336284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379229571" name="Picture">
+                  <wp:docPr id="2117061307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379229571" name="Picture"/>
+                          <pic:cNvPr id="2117061307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107819164" name="Picture">
+                  <wp:docPr id="545540745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107819164" name="Picture"/>
+                          <pic:cNvPr id="545540745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1833251552" name="Picture">
+                        <wp:docPr id="1522110548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1833251552" name="Picture"/>
+                                <pic:cNvPr id="1522110548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1823648627" name="Picture">
+                        <wp:docPr id="1563616059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1823648627" name="Picture"/>
+                                <pic:cNvPr id="1563616059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812378629" name="Picture">
+                  <wp:docPr id="1518439930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812378629" name="Picture"/>
+                          <pic:cNvPr id="1518439930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023994494" name="Picture">
+                  <wp:docPr id="56313116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023994494" name="Picture"/>
+                          <pic:cNvPr id="56313116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142433695" name="Picture">
+                  <wp:docPr id="1236948343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142433695" name="Picture"/>
+                          <pic:cNvPr id="1236948343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418219885" name="Picture">
+                  <wp:docPr id="1154704148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418219885" name="Picture"/>
+                          <pic:cNvPr id="1154704148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079417877" name="Picture">
+                  <wp:docPr id="556363830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079417877" name="Picture"/>
+                          <pic:cNvPr id="556363830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164689863" name="Picture">
+                  <wp:docPr id="1067412779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164689863" name="Picture"/>
+                          <pic:cNvPr id="1067412779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1761842326" name="Picture">
+                        <wp:docPr id="1294362953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1761842326" name="Picture"/>
+                                <pic:cNvPr id="1294362953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076065135" name="Picture">
+                  <wp:docPr id="440090011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076065135" name="Picture"/>
+                          <pic:cNvPr id="440090011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248212644" name="Picture">
+                  <wp:docPr id="1256634858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248212644" name="Picture"/>
+                          <pic:cNvPr id="1256634858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562661950" name="Picture">
+                  <wp:docPr id="1981397712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562661950" name="Picture"/>
+                          <pic:cNvPr id="1981397712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128449777" name="Picture">
+                  <wp:docPr id="2024768068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128449777" name="Picture"/>
+                          <pic:cNvPr id="2024768068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456874564" name="Picture">
+                  <wp:docPr id="582427104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456874564" name="Picture"/>
+                          <pic:cNvPr id="582427104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569826260" name="Picture">
+                  <wp:docPr id="1385202328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569826260" name="Picture"/>
+                          <pic:cNvPr id="1385202328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129148558" name="Picture">
+                  <wp:docPr id="636291128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129148558" name="Picture"/>
+                          <pic:cNvPr id="636291128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474104489" name="Picture">
+                  <wp:docPr id="1941953119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474104489" name="Picture"/>
+                          <pic:cNvPr id="1941953119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32820,57 +32820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131106586" name="Picture">
+                  <wp:docPr id="584394346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131106586" name="Picture"/>
+                          <pic:cNvPr id="584394346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33818,57 +33818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277491282" name="Picture">
+                  <wp:docPr id="2054405346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277491282" name="Picture"/>
+                          <pic:cNvPr id="2054405346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33921,57 +33921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561295738" name="Picture">
+                  <wp:docPr id="358674735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561295738" name="Picture"/>
+                          <pic:cNvPr id="358674735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35298,57 +35298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55838979" name="Picture">
+                  <wp:docPr id="1973047243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55838979" name="Picture"/>
+                          <pic:cNvPr id="1973047243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36441,57 +36441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="319442968" name="Picture">
+                        <wp:docPr id="1697722799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="319442968" name="Picture"/>
+                                <pic:cNvPr id="1697722799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37802,57 +37802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808800107" name="Picture">
+                  <wp:docPr id="1114824405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808800107" name="Picture"/>
+                          <pic:cNvPr id="1114824405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640707699" name="Picture">
+                  <wp:docPr id="745793684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640707699" name="Picture"/>
+                          <pic:cNvPr id="745793684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38535,57 +38535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292528339" name="Picture">
+                  <wp:docPr id="631276773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292528339" name="Picture"/>
+                          <pic:cNvPr id="631276773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39533,57 +39533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707305201" name="Picture">
+                  <wp:docPr id="1159023941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707305201" name="Picture"/>
+                          <pic:cNvPr id="1159023941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39636,57 +39636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511771147" name="Picture">
+                  <wp:docPr id="1285508991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511771147" name="Picture"/>
+                          <pic:cNvPr id="1285508991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41013,57 +41013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="737962059" name="Picture">
+                  <wp:docPr id="1354402599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="737962059" name="Picture"/>
+                          <pic:cNvPr id="1354402599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42156,57 +42156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1878576483" name="Picture">
+                        <wp:docPr id="786580513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1878576483" name="Picture"/>
+                                <pic:cNvPr id="786580513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43427,57 +43427,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611681058" name="Picture">
+                  <wp:docPr id="303955700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611681058" name="Picture"/>
+                          <pic:cNvPr id="303955700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43507,57 +43507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175900977" name="Picture">
+                  <wp:docPr id="1562250596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175900977" name="Picture"/>
+                          <pic:cNvPr id="1562250596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43986,57 +43986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454000500" name="Picture">
+                  <wp:docPr id="1378372500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454000500" name="Picture"/>
+                          <pic:cNvPr id="1378372500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45581,57 +45581,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506061772" name="Picture">
+                  <wp:docPr id="1083298069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506061772" name="Picture"/>
+                          <pic:cNvPr id="1083298069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45652,57 +45652,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865796676" name="Picture">
+                  <wp:docPr id="1833533774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865796676" name="Picture"/>
+                          <pic:cNvPr id="1833533774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46066,57 +46066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401896860" name="Picture">
+                  <wp:docPr id="2100102040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401896860" name="Picture"/>
+                          <pic:cNvPr id="2100102040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>