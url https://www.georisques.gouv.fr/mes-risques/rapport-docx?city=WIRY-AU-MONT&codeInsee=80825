--- v0 (2026-08-19)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126996019" name="Picture">
+                  <wp:docPr id="2042155512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126996019" name="Picture"/>
+                          <pic:cNvPr id="2042155512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509373805" name="Picture">
+                  <wp:docPr id="249637734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509373805" name="Picture"/>
+                          <pic:cNvPr id="249637734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="496741263" name="Picture">
+                        <wp:docPr id="653636871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="496741263" name="Picture"/>
+                                <pic:cNvPr id="653636871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061488783" name="Picture">
+                  <wp:docPr id="292877378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061488783" name="Picture"/>
+                          <pic:cNvPr id="292877378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950144336" name="Picture">
+                  <wp:docPr id="1466725152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950144336" name="Picture"/>
+                          <pic:cNvPr id="1466725152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959231454" name="Picture">
+                  <wp:docPr id="196392773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959231454" name="Picture"/>
+                          <pic:cNvPr id="196392773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851932866" name="Picture">
+                  <wp:docPr id="35409315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851932866" name="Picture"/>
+                          <pic:cNvPr id="35409315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302128423" name="Picture">
+                  <wp:docPr id="1955061579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302128423" name="Picture"/>
+                          <pic:cNvPr id="1955061579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1679280998" name="Picture">
+                        <wp:docPr id="1954224149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1679280998" name="Picture"/>
+                                <pic:cNvPr id="1954224149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="118525301" name="Picture">
+                        <wp:docPr id="1655659659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="118525301" name="Picture"/>
+                                <pic:cNvPr id="1655659659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1131644567" name="Picture">
+                        <wp:docPr id="1040934934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1131644567" name="Picture"/>
+                                <pic:cNvPr id="1040934934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="645824464" name="Picture">
+                        <wp:docPr id="479921434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="645824464" name="Picture"/>
+                                <pic:cNvPr id="479921434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1086731305" name="Picture">
+                        <wp:docPr id="235678591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1086731305" name="Picture"/>
+                                <pic:cNvPr id="235678591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="198538053" name="Picture">
+                        <wp:docPr id="1080033939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="198538053" name="Picture"/>
+                                <pic:cNvPr id="1080033939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1635724495" name="Picture">
+                        <wp:docPr id="734726292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1635724495" name="Picture"/>
+                                <pic:cNvPr id="734726292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1795263545" name="Picture">
+                        <wp:docPr id="972002667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1795263545" name="Picture"/>
+                                <pic:cNvPr id="972002667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1535825820" name="Picture">
+                        <wp:docPr id="817431900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1535825820" name="Picture"/>
+                                <pic:cNvPr id="817431900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1131366085" name="Picture">
+                        <wp:docPr id="1084896631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1131366085" name="Picture"/>
+                                <pic:cNvPr id="1084896631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="641990458" name="Picture">
+                        <wp:docPr id="287226075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="641990458" name="Picture"/>
+                                <pic:cNvPr id="287226075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="436122187" name="Picture">
+                        <wp:docPr id="1162153058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="436122187" name="Picture"/>
+                                <pic:cNvPr id="1162153058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117765562" name="Picture">
+                  <wp:docPr id="2085776863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117765562" name="Picture"/>
+                          <pic:cNvPr id="2085776863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896825957" name="Picture">
+                  <wp:docPr id="1220014464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896825957" name="Picture"/>
+                          <pic:cNvPr id="1220014464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578676210" name="Picture">
+                  <wp:docPr id="59822819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578676210" name="Picture"/>
+                          <pic:cNvPr id="59822819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720686549" name="Picture">
+                  <wp:docPr id="132015328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720686549" name="Picture"/>
+                          <pic:cNvPr id="132015328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825017776" name="Picture">
+                  <wp:docPr id="1643506349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825017776" name="Picture"/>
+                          <pic:cNvPr id="1643506349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853252635" name="Picture">
+                  <wp:docPr id="563097593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853252635" name="Picture"/>
+                          <pic:cNvPr id="563097593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403739656" name="Picture">
+                        <wp:docPr id="94617373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403739656" name="Picture"/>
+                                <pic:cNvPr id="94617373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553059765" name="Picture">
+                        <wp:docPr id="1738352704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553059765" name="Picture"/>
+                                <pic:cNvPr id="1738352704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18743,57 +18743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128021390" name="Picture">
+                  <wp:docPr id="1771466404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128021390" name="Picture"/>
+                          <pic:cNvPr id="1771466404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18832,57 +18832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189120137" name="Picture">
+                  <wp:docPr id="978873316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189120137" name="Picture"/>
+                          <pic:cNvPr id="978873316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19476,57 +19476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341707655" name="Picture">
+                  <wp:docPr id="873040839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341707655" name="Picture"/>
+                          <pic:cNvPr id="873040839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20474,57 +20474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444402069" name="Picture">
+                  <wp:docPr id="1970512327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444402069" name="Picture"/>
+                          <pic:cNvPr id="1970512327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20577,57 +20577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325137264" name="Picture">
+                  <wp:docPr id="1533332278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325137264" name="Picture"/>
+                          <pic:cNvPr id="1533332278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21958,57 +21958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054632442" name="Picture">
+                  <wp:docPr id="1155358295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054632442" name="Picture"/>
+                          <pic:cNvPr id="1155358295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23101,57 +23101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1020372283" name="Picture">
+                        <wp:docPr id="767941744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1020372283" name="Picture"/>
+                                <pic:cNvPr id="767941744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24490,57 +24490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2147137976" name="Picture">
+                  <wp:docPr id="54788217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2147137976" name="Picture"/>
+                          <pic:cNvPr id="54788217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24579,57 +24579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405217032" name="Picture">
+                  <wp:docPr id="1227283390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405217032" name="Picture"/>
+                          <pic:cNvPr id="1227283390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25223,57 +25223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440824386" name="Picture">
+                  <wp:docPr id="917099114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440824386" name="Picture"/>
+                          <pic:cNvPr id="917099114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26221,57 +26221,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865136805" name="Picture">
+                  <wp:docPr id="1090952350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865136805" name="Picture"/>
+                          <pic:cNvPr id="1090952350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26324,57 +26324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727913764" name="Picture">
+                  <wp:docPr id="2072256387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727913764" name="Picture"/>
+                          <pic:cNvPr id="2072256387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27701,57 +27701,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203746932" name="Picture">
+                  <wp:docPr id="1675321666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203746932" name="Picture"/>
+                          <pic:cNvPr id="1675321666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1243877978" name="Picture">
+                        <wp:docPr id="85729975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1243877978" name="Picture"/>
+                                <pic:cNvPr id="85729975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30205,57 +30205,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1633157668" name="Picture">
+                  <wp:docPr id="1031115303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1633157668" name="Picture"/>
+                          <pic:cNvPr id="1031115303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30294,57 +30294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919981302" name="Picture">
+                  <wp:docPr id="1172341454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919981302" name="Picture"/>
+                          <pic:cNvPr id="1172341454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30938,57 +30938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906184602" name="Picture">
+                  <wp:docPr id="537774607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906184602" name="Picture"/>
+                          <pic:cNvPr id="537774607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31936,57 +31936,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729837883" name="Picture">
+                  <wp:docPr id="486457253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729837883" name="Picture"/>
+                          <pic:cNvPr id="486457253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32039,57 +32039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592696821" name="Picture">
+                  <wp:docPr id="811869214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592696821" name="Picture"/>
+                          <pic:cNvPr id="811869214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33416,57 +33416,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378413507" name="Picture">
+                  <wp:docPr id="49146727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378413507" name="Picture"/>
+                          <pic:cNvPr id="49146727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34559,57 +34559,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1199203501" name="Picture">
+                        <wp:docPr id="1723791956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1199203501" name="Picture"/>
+                                <pic:cNvPr id="1723791956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35780,57 +35780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385818482" name="Picture">
+                  <wp:docPr id="191206199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385818482" name="Picture"/>
+                          <pic:cNvPr id="191206199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35851,57 +35851,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878062994" name="Picture">
+                  <wp:docPr id="1540525648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878062994" name="Picture"/>
+                          <pic:cNvPr id="1540525648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36265,57 +36265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976691462" name="Picture">
+                  <wp:docPr id="1058887363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976691462" name="Picture"/>
+                          <pic:cNvPr id="1058887363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>