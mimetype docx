--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947382283" name="Picture">
+                  <wp:docPr id="826851021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947382283" name="Picture"/>
+                          <pic:cNvPr id="826851021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138597381" name="Picture">
+                  <wp:docPr id="270993498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138597381" name="Picture"/>
+                          <pic:cNvPr id="270993498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="988193822" name="Picture">
+                        <wp:docPr id="1554067828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="988193822" name="Picture"/>
+                                <pic:cNvPr id="1554067828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565421893" name="Picture">
+                  <wp:docPr id="945449140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565421893" name="Picture"/>
+                          <pic:cNvPr id="945449140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274562334" name="Picture">
+                  <wp:docPr id="1806217044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274562334" name="Picture"/>
+                          <pic:cNvPr id="1806217044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952843283" name="Picture">
+                  <wp:docPr id="1068707761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952843283" name="Picture"/>
+                          <pic:cNvPr id="1068707761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139332057" name="Picture">
+                  <wp:docPr id="1659696691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139332057" name="Picture"/>
+                          <pic:cNvPr id="1659696691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218494893" name="Picture">
+                  <wp:docPr id="2029644433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218494893" name="Picture"/>
+                          <pic:cNvPr id="2029644433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1914390743" name="Picture">
+                        <wp:docPr id="1878694234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1914390743" name="Picture"/>
+                                <pic:cNvPr id="1878694234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="354158559" name="Picture">
+                        <wp:docPr id="875152727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="354158559" name="Picture"/>
+                                <pic:cNvPr id="875152727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="820294293" name="Picture">
+                        <wp:docPr id="817357408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="820294293" name="Picture"/>
+                                <pic:cNvPr id="817357408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1007760597" name="Picture">
+                        <wp:docPr id="1894271963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1007760597" name="Picture"/>
+                                <pic:cNvPr id="1894271963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="119356970" name="Picture">
+                        <wp:docPr id="389815461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="119356970" name="Picture"/>
+                                <pic:cNvPr id="389815461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7963,57 +7963,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1857424186" name="Picture">
+                        <wp:docPr id="217924138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1857424186" name="Picture"/>
+                                <pic:cNvPr id="217924138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8595,57 +8595,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="36643280" name="Picture">
+                        <wp:docPr id="1795916810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="36643280" name="Picture"/>
+                                <pic:cNvPr id="1795916810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8942,57 +8942,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1599103567" name="Picture">
+                        <wp:docPr id="1239487308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1599103567" name="Picture"/>
+                                <pic:cNvPr id="1239487308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9389,57 +9389,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="709269646" name="Picture">
+                        <wp:docPr id="966140958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="709269646" name="Picture"/>
+                                <pic:cNvPr id="966140958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10253,57 +10253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1539415764" name="Picture">
+                  <wp:docPr id="1414155354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1539415764" name="Picture"/>
+                          <pic:cNvPr id="1414155354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10342,57 +10342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882492674" name="Picture">
+                  <wp:docPr id="1766837146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882492674" name="Picture"/>
+                          <pic:cNvPr id="1766837146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10986,57 +10986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135021534" name="Picture">
+                  <wp:docPr id="1076479677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135021534" name="Picture"/>
+                          <pic:cNvPr id="1076479677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12214,57 +12214,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490872587" name="Picture">
+                  <wp:docPr id="1085069429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490872587" name="Picture"/>
+                          <pic:cNvPr id="1085069429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12317,57 +12317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872851724" name="Picture">
+                  <wp:docPr id="1285617335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872851724" name="Picture"/>
+                          <pic:cNvPr id="1285617335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13698,57 +13698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553257731" name="Picture">
+                  <wp:docPr id="726108462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553257731" name="Picture"/>
+                          <pic:cNvPr id="726108462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14841,57 +14841,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1034894942" name="Picture">
+                        <wp:docPr id="445028484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1034894942" name="Picture"/>
+                                <pic:cNvPr id="445028484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -16230,57 +16230,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488385827" name="Picture">
+                  <wp:docPr id="1117353713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488385827" name="Picture"/>
+                          <pic:cNvPr id="1117353713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16319,57 +16319,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309487712" name="Picture">
+                  <wp:docPr id="1437012641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309487712" name="Picture"/>
+                          <pic:cNvPr id="1437012641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16963,57 +16963,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169130033" name="Picture">
+                  <wp:docPr id="2068574761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169130033" name="Picture"/>
+                          <pic:cNvPr id="2068574761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17961,57 +17961,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883369883" name="Picture">
+                  <wp:docPr id="1359119127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883369883" name="Picture"/>
+                          <pic:cNvPr id="1359119127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18064,57 +18064,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471177023" name="Picture">
+                  <wp:docPr id="1764568675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471177023" name="Picture"/>
+                          <pic:cNvPr id="1764568675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19441,57 +19441,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479654879" name="Picture">
+                  <wp:docPr id="1478128626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479654879" name="Picture"/>
+                          <pic:cNvPr id="1478128626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20584,57 +20584,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="319169847" name="Picture">
+                        <wp:docPr id="97551335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="319169847" name="Picture"/>
+                                <pic:cNvPr id="97551335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21945,57 +21945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183624653" name="Picture">
+                  <wp:docPr id="241100108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183624653" name="Picture"/>
+                          <pic:cNvPr id="241100108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22034,57 +22034,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166973368" name="Picture">
+                  <wp:docPr id="1994851587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166973368" name="Picture"/>
+                          <pic:cNvPr id="1994851587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22678,57 +22678,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290926937" name="Picture">
+                  <wp:docPr id="1536679619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290926937" name="Picture"/>
+                          <pic:cNvPr id="1536679619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23676,57 +23676,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848611942" name="Picture">
+                  <wp:docPr id="529545626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848611942" name="Picture"/>
+                          <pic:cNvPr id="529545626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23779,57 +23779,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571261876" name="Picture">
+                  <wp:docPr id="1578044790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571261876" name="Picture"/>
+                          <pic:cNvPr id="1578044790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25156,57 +25156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656595927" name="Picture">
+                  <wp:docPr id="1716455698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656595927" name="Picture"/>
+                          <pic:cNvPr id="1716455698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26299,57 +26299,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2036486176" name="Picture">
+                        <wp:docPr id="570846569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2036486176" name="Picture"/>
+                                <pic:cNvPr id="570846569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27520,57 +27520,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996407238" name="Picture">
+                  <wp:docPr id="1017112482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996407238" name="Picture"/>
+                          <pic:cNvPr id="1017112482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27591,57 +27591,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380378685" name="Picture">
+                  <wp:docPr id="308035949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380378685" name="Picture"/>
+                          <pic:cNvPr id="308035949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28005,57 +28005,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816911537" name="Picture">
+                  <wp:docPr id="1744352836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816911537" name="Picture"/>
+                          <pic:cNvPr id="1744352836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>