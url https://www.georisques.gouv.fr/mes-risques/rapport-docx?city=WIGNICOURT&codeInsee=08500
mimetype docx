--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295709680" name="Picture">
+                  <wp:docPr id="583983410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295709680" name="Picture"/>
+                          <pic:cNvPr id="583983410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="370684581" name="Picture">
+                  <wp:docPr id="1812470703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="370684581" name="Picture"/>
+                          <pic:cNvPr id="1812470703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="291460322" name="Picture">
+                        <wp:docPr id="2124273844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="291460322" name="Picture"/>
+                                <pic:cNvPr id="2124273844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761850232" name="Picture">
+                  <wp:docPr id="208434630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761850232" name="Picture"/>
+                          <pic:cNvPr id="208434630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669628094" name="Picture">
+                  <wp:docPr id="36707176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669628094" name="Picture"/>
+                          <pic:cNvPr id="36707176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="334018360" name="Picture">
+                  <wp:docPr id="1861591865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="334018360" name="Picture"/>
+                          <pic:cNvPr id="1861591865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642095468" name="Picture">
+                  <wp:docPr id="228405836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642095468" name="Picture"/>
+                          <pic:cNvPr id="228405836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086111319" name="Picture">
+                  <wp:docPr id="225742531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086111319" name="Picture"/>
+                          <pic:cNvPr id="225742531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355803510" name="Picture">
+                        <wp:docPr id="925174437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355803510" name="Picture"/>
+                                <pic:cNvPr id="925174437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="782408795" name="Picture">
+                        <wp:docPr id="67834124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="782408795" name="Picture"/>
+                                <pic:cNvPr id="67834124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="865163033" name="Picture">
+                        <wp:docPr id="987789526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="865163033" name="Picture"/>
+                                <pic:cNvPr id="987789526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1169547324" name="Picture">
+                        <wp:docPr id="1670838951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1169547324" name="Picture"/>
+                                <pic:cNvPr id="1670838951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="149479044" name="Picture">
+                        <wp:docPr id="1220592607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="149479044" name="Picture"/>
+                                <pic:cNvPr id="1220592607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="742109410" name="Picture">
+                        <wp:docPr id="1369706780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="742109410" name="Picture"/>
+                                <pic:cNvPr id="1369706780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="798761483" name="Picture">
+                        <wp:docPr id="1643598732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="798761483" name="Picture"/>
+                                <pic:cNvPr id="1643598732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1582189922" name="Picture">
+                        <wp:docPr id="1414665205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1582189922" name="Picture"/>
+                                <pic:cNvPr id="1414665205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1933397358" name="Picture">
+                        <wp:docPr id="1694541694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1933397358" name="Picture"/>
+                                <pic:cNvPr id="1694541694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1405690172" name="Picture">
+                        <wp:docPr id="122533740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1405690172" name="Picture"/>
+                                <pic:cNvPr id="122533740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1081682825" name="Picture">
+                        <wp:docPr id="1933464532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1081682825" name="Picture"/>
+                                <pic:cNvPr id="1933464532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1059739150" name="Picture">
+                        <wp:docPr id="657953096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1059739150" name="Picture"/>
+                                <pic:cNvPr id="657953096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544946300" name="Picture">
+                  <wp:docPr id="1861829239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544946300" name="Picture"/>
+                          <pic:cNvPr id="1861829239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631517645" name="Picture">
+                  <wp:docPr id="74573273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631517645" name="Picture"/>
+                          <pic:cNvPr id="74573273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93860205" name="Picture">
+                  <wp:docPr id="1742187215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93860205" name="Picture"/>
+                          <pic:cNvPr id="1742187215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146264673" name="Picture">
+                  <wp:docPr id="1832359105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146264673" name="Picture"/>
+                          <pic:cNvPr id="1832359105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529832253" name="Picture">
+                  <wp:docPr id="1985006201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529832253" name="Picture"/>
+                          <pic:cNvPr id="1985006201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626466728" name="Picture">
+                  <wp:docPr id="923054197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626466728" name="Picture"/>
+                          <pic:cNvPr id="923054197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="871833600" name="Picture">
+                        <wp:docPr id="1531847277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="871833600" name="Picture"/>
+                                <pic:cNvPr id="1531847277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152518597" name="Picture">
+                  <wp:docPr id="1702961901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152518597" name="Picture"/>
+                          <pic:cNvPr id="1702961901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="120983663" name="Picture">
+                  <wp:docPr id="438995988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="120983663" name="Picture"/>
+                          <pic:cNvPr id="438995988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223074217" name="Picture">
+                  <wp:docPr id="819824758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223074217" name="Picture"/>
+                          <pic:cNvPr id="819824758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900562693" name="Picture">
+                  <wp:docPr id="457645291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900562693" name="Picture"/>
+                          <pic:cNvPr id="457645291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871171344" name="Picture">
+                  <wp:docPr id="2045657044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871171344" name="Picture"/>
+                          <pic:cNvPr id="2045657044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711336460" name="Picture">
+                  <wp:docPr id="577091020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711336460" name="Picture"/>
+                          <pic:cNvPr id="577091020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1367002563" name="Picture">
+                        <wp:docPr id="1938644516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1367002563" name="Picture"/>
+                                <pic:cNvPr id="1938644516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243083682" name="Picture">
+                  <wp:docPr id="2093571660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243083682" name="Picture"/>
+                          <pic:cNvPr id="2093571660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="479830887" name="Picture">
+                  <wp:docPr id="442537069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="479830887" name="Picture"/>
+                          <pic:cNvPr id="442537069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460006703" name="Picture">
+                  <wp:docPr id="1196433119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460006703" name="Picture"/>
+                          <pic:cNvPr id="1196433119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836016198" name="Picture">
+                  <wp:docPr id="1197775515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836016198" name="Picture"/>
+                          <pic:cNvPr id="1197775515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562839437" name="Picture">
+                  <wp:docPr id="578377090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562839437" name="Picture"/>
+                          <pic:cNvPr id="578377090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973332666" name="Picture">
+                  <wp:docPr id="1561960858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973332666" name="Picture"/>
+                          <pic:cNvPr id="1561960858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1506678767" name="Picture">
+                        <wp:docPr id="322254036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1506678767" name="Picture"/>
+                                <pic:cNvPr id="322254036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095921756" name="Picture">
+                  <wp:docPr id="53498457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095921756" name="Picture"/>
+                          <pic:cNvPr id="53498457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287167370" name="Picture">
+                  <wp:docPr id="391609115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287167370" name="Picture"/>
+                          <pic:cNvPr id="391609115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703551596" name="Picture">
+                  <wp:docPr id="646902985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703551596" name="Picture"/>
+                          <pic:cNvPr id="646902985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1957511556" name="Picture">
+                  <wp:docPr id="1130420018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1957511556" name="Picture"/>
+                          <pic:cNvPr id="1130420018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663874530" name="Picture">
+                  <wp:docPr id="1699344248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663874530" name="Picture"/>
+                          <pic:cNvPr id="1699344248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753648576" name="Picture">
+                  <wp:docPr id="565944772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753648576" name="Picture"/>
+                          <pic:cNvPr id="565944772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="592671799" name="Picture">
+                        <wp:docPr id="209637545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="592671799" name="Picture"/>
+                                <pic:cNvPr id="209637545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137462032" name="Picture">
+                  <wp:docPr id="1891100003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137462032" name="Picture"/>
+                          <pic:cNvPr id="1891100003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988555736" name="Picture">
+                  <wp:docPr id="1724319065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988555736" name="Picture"/>
+                          <pic:cNvPr id="1724319065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030786913" name="Picture">
+                  <wp:docPr id="1681157308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030786913" name="Picture"/>
+                          <pic:cNvPr id="1681157308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>