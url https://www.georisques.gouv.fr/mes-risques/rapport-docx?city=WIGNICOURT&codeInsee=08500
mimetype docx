--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583983410" name="Picture">
+                  <wp:docPr id="201954888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583983410" name="Picture"/>
+                          <pic:cNvPr id="201954888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812470703" name="Picture">
+                  <wp:docPr id="919368787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812470703" name="Picture"/>
+                          <pic:cNvPr id="919368787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2124273844" name="Picture">
+                        <wp:docPr id="1404840528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2124273844" name="Picture"/>
+                                <pic:cNvPr id="1404840528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208434630" name="Picture">
+                  <wp:docPr id="1237669261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208434630" name="Picture"/>
+                          <pic:cNvPr id="1237669261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36707176" name="Picture">
+                  <wp:docPr id="2052799199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36707176" name="Picture"/>
+                          <pic:cNvPr id="2052799199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861591865" name="Picture">
+                  <wp:docPr id="2120043800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861591865" name="Picture"/>
+                          <pic:cNvPr id="2120043800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228405836" name="Picture">
+                  <wp:docPr id="92072059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228405836" name="Picture"/>
+                          <pic:cNvPr id="92072059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225742531" name="Picture">
+                  <wp:docPr id="994181961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225742531" name="Picture"/>
+                          <pic:cNvPr id="994181961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="925174437" name="Picture">
+                        <wp:docPr id="84724321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="925174437" name="Picture"/>
+                                <pic:cNvPr id="84724321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="67834124" name="Picture">
+                        <wp:docPr id="1302530320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="67834124" name="Picture"/>
+                                <pic:cNvPr id="1302530320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="987789526" name="Picture">
+                        <wp:docPr id="1474006841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="987789526" name="Picture"/>
+                                <pic:cNvPr id="1474006841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1670838951" name="Picture">
+                        <wp:docPr id="332035559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1670838951" name="Picture"/>
+                                <pic:cNvPr id="332035559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1220592607" name="Picture">
+                        <wp:docPr id="1621690258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1220592607" name="Picture"/>
+                                <pic:cNvPr id="1621690258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1369706780" name="Picture">
+                        <wp:docPr id="517728616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1369706780" name="Picture"/>
+                                <pic:cNvPr id="517728616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1643598732" name="Picture">
+                        <wp:docPr id="898005253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1643598732" name="Picture"/>
+                                <pic:cNvPr id="898005253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1414665205" name="Picture">
+                        <wp:docPr id="320950114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1414665205" name="Picture"/>
+                                <pic:cNvPr id="320950114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1694541694" name="Picture">
+                        <wp:docPr id="124950326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1694541694" name="Picture"/>
+                                <pic:cNvPr id="124950326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="122533740" name="Picture">
+                        <wp:docPr id="67164742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="122533740" name="Picture"/>
+                                <pic:cNvPr id="67164742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1933464532" name="Picture">
+                        <wp:docPr id="1842665693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1933464532" name="Picture"/>
+                                <pic:cNvPr id="1842665693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="657953096" name="Picture">
+                        <wp:docPr id="1568118806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="657953096" name="Picture"/>
+                                <pic:cNvPr id="1568118806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861829239" name="Picture">
+                  <wp:docPr id="325429318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861829239" name="Picture"/>
+                          <pic:cNvPr id="325429318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74573273" name="Picture">
+                  <wp:docPr id="1192417459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74573273" name="Picture"/>
+                          <pic:cNvPr id="1192417459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742187215" name="Picture">
+                  <wp:docPr id="777973611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742187215" name="Picture"/>
+                          <pic:cNvPr id="777973611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832359105" name="Picture">
+                  <wp:docPr id="234988994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832359105" name="Picture"/>
+                          <pic:cNvPr id="234988994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1985006201" name="Picture">
+                  <wp:docPr id="514384785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1985006201" name="Picture"/>
+                          <pic:cNvPr id="514384785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923054197" name="Picture">
+                  <wp:docPr id="1281266865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923054197" name="Picture"/>
+                          <pic:cNvPr id="1281266865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1531847277" name="Picture">
+                        <wp:docPr id="1801669094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1531847277" name="Picture"/>
+                                <pic:cNvPr id="1801669094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702961901" name="Picture">
+                  <wp:docPr id="1275759539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702961901" name="Picture"/>
+                          <pic:cNvPr id="1275759539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438995988" name="Picture">
+                  <wp:docPr id="414161082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438995988" name="Picture"/>
+                          <pic:cNvPr id="414161082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="819824758" name="Picture">
+                  <wp:docPr id="1777524272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="819824758" name="Picture"/>
+                          <pic:cNvPr id="1777524272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457645291" name="Picture">
+                  <wp:docPr id="1972383265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457645291" name="Picture"/>
+                          <pic:cNvPr id="1972383265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045657044" name="Picture">
+                  <wp:docPr id="947766620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045657044" name="Picture"/>
+                          <pic:cNvPr id="947766620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577091020" name="Picture">
+                  <wp:docPr id="656255837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577091020" name="Picture"/>
+                          <pic:cNvPr id="656255837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1938644516" name="Picture">
+                        <wp:docPr id="1154442952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1938644516" name="Picture"/>
+                                <pic:cNvPr id="1154442952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093571660" name="Picture">
+                  <wp:docPr id="239233615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093571660" name="Picture"/>
+                          <pic:cNvPr id="239233615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442537069" name="Picture">
+                  <wp:docPr id="996563576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442537069" name="Picture"/>
+                          <pic:cNvPr id="996563576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196433119" name="Picture">
+                  <wp:docPr id="219303956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196433119" name="Picture"/>
+                          <pic:cNvPr id="219303956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197775515" name="Picture">
+                  <wp:docPr id="794343749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197775515" name="Picture"/>
+                          <pic:cNvPr id="794343749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578377090" name="Picture">
+                  <wp:docPr id="947445344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578377090" name="Picture"/>
+                          <pic:cNvPr id="947445344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561960858" name="Picture">
+                  <wp:docPr id="1056323423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561960858" name="Picture"/>
+                          <pic:cNvPr id="1056323423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="322254036" name="Picture">
+                        <wp:docPr id="947214874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="322254036" name="Picture"/>
+                                <pic:cNvPr id="947214874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53498457" name="Picture">
+                  <wp:docPr id="934727300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53498457" name="Picture"/>
+                          <pic:cNvPr id="934727300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391609115" name="Picture">
+                  <wp:docPr id="1825013712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391609115" name="Picture"/>
+                          <pic:cNvPr id="1825013712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646902985" name="Picture">
+                  <wp:docPr id="1771355716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646902985" name="Picture"/>
+                          <pic:cNvPr id="1771355716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130420018" name="Picture">
+                  <wp:docPr id="101183374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130420018" name="Picture"/>
+                          <pic:cNvPr id="101183374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699344248" name="Picture">
+                  <wp:docPr id="1648189643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699344248" name="Picture"/>
+                          <pic:cNvPr id="1648189643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565944772" name="Picture">
+                  <wp:docPr id="632912748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565944772" name="Picture"/>
+                          <pic:cNvPr id="632912748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="209637545" name="Picture">
+                        <wp:docPr id="727708275" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="209637545" name="Picture"/>
+                                <pic:cNvPr id="727708275" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891100003" name="Picture">
+                  <wp:docPr id="1163103855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891100003" name="Picture"/>
+                          <pic:cNvPr id="1163103855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724319065" name="Picture">
+                  <wp:docPr id="844021953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724319065" name="Picture"/>
+                          <pic:cNvPr id="844021953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681157308" name="Picture">
+                  <wp:docPr id="7950670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681157308" name="Picture"/>
+                          <pic:cNvPr id="7950670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>