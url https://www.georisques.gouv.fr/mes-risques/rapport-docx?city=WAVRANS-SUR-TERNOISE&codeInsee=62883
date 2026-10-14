--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881002559" name="Picture">
+                  <wp:docPr id="569856202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881002559" name="Picture"/>
+                          <pic:cNvPr id="569856202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769486787" name="Picture">
+                  <wp:docPr id="226777074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769486787" name="Picture"/>
+                          <pic:cNvPr id="226777074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="206756774" name="Picture">
+                        <wp:docPr id="197618167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="206756774" name="Picture"/>
+                                <pic:cNvPr id="197618167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161750776" name="Picture">
+                  <wp:docPr id="1746344439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161750776" name="Picture"/>
+                          <pic:cNvPr id="1746344439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421615023" name="Picture">
+                  <wp:docPr id="1283742795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421615023" name="Picture"/>
+                          <pic:cNvPr id="1283742795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489986165" name="Picture">
+                  <wp:docPr id="142122820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489986165" name="Picture"/>
+                          <pic:cNvPr id="142122820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867807143" name="Picture">
+                  <wp:docPr id="1879895530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867807143" name="Picture"/>
+                          <pic:cNvPr id="1879895530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856879179" name="Picture">
+                  <wp:docPr id="729624464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856879179" name="Picture"/>
+                          <pic:cNvPr id="729624464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="695235541" name="Picture">
+                        <wp:docPr id="2072970918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="695235541" name="Picture"/>
+                                <pic:cNvPr id="2072970918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2040214745" name="Picture">
+                        <wp:docPr id="1345498726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2040214745" name="Picture"/>
+                                <pic:cNvPr id="1345498726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1540232029" name="Picture">
+                        <wp:docPr id="709602682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1540232029" name="Picture"/>
+                                <pic:cNvPr id="709602682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1366160440" name="Picture">
+                        <wp:docPr id="155630565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1366160440" name="Picture"/>
+                                <pic:cNvPr id="155630565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1298864677" name="Picture">
+                        <wp:docPr id="1193484182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1298864677" name="Picture"/>
+                                <pic:cNvPr id="1193484182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1692201421" name="Picture">
+                        <wp:docPr id="1163136632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1692201421" name="Picture"/>
+                                <pic:cNvPr id="1163136632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="655541575" name="Picture">
+                        <wp:docPr id="456386285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="655541575" name="Picture"/>
+                                <pic:cNvPr id="456386285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1414133086" name="Picture">
+                        <wp:docPr id="464676269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1414133086" name="Picture"/>
+                                <pic:cNvPr id="464676269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="377850716" name="Picture">
+                        <wp:docPr id="1888985717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="377850716" name="Picture"/>
+                                <pic:cNvPr id="1888985717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1912561616" name="Picture">
+                        <wp:docPr id="1025146732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1912561616" name="Picture"/>
+                                <pic:cNvPr id="1025146732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="364370516" name="Picture">
+                        <wp:docPr id="64734785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="364370516" name="Picture"/>
+                                <pic:cNvPr id="64734785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1459310286" name="Picture">
+                        <wp:docPr id="1873766997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1459310286" name="Picture"/>
+                                <pic:cNvPr id="1873766997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="634662536" name="Picture">
+                        <wp:docPr id="366925349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="634662536" name="Picture"/>
+                                <pic:cNvPr id="366925349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1021670723" name="Picture">
+                        <wp:docPr id="510730077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1021670723" name="Picture"/>
+                                <pic:cNvPr id="510730077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="832977110" name="Picture">
+                        <wp:docPr id="73880345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="832977110" name="Picture"/>
+                                <pic:cNvPr id="73880345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743002077" name="Picture">
+                  <wp:docPr id="1618606814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743002077" name="Picture"/>
+                          <pic:cNvPr id="1618606814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50698809" name="Picture">
+                  <wp:docPr id="1377225903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50698809" name="Picture"/>
+                          <pic:cNvPr id="1377225903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157433224" name="Picture">
+                  <wp:docPr id="1775645289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157433224" name="Picture"/>
+                          <pic:cNvPr id="1775645289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711696672" name="Picture">
+                  <wp:docPr id="1980770051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711696672" name="Picture"/>
+                          <pic:cNvPr id="1980770051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172055201" name="Picture">
+                  <wp:docPr id="1465764785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172055201" name="Picture"/>
+                          <pic:cNvPr id="1465764785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181236114" name="Picture">
+                  <wp:docPr id="694790315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181236114" name="Picture"/>
+                          <pic:cNvPr id="694790315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1071809831" name="Picture">
+                        <wp:docPr id="2021734251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1071809831" name="Picture"/>
+                                <pic:cNvPr id="2021734251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1464726845" name="Picture">
+                        <wp:docPr id="1505423562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1464726845" name="Picture"/>
+                                <pic:cNvPr id="1505423562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20346,57 +20346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176249177" name="Picture">
+                  <wp:docPr id="863284843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176249177" name="Picture"/>
+                          <pic:cNvPr id="863284843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20435,57 +20435,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352679003" name="Picture">
+                  <wp:docPr id="1202516801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352679003" name="Picture"/>
+                          <pic:cNvPr id="1202516801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21079,57 +21079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="760848347" name="Picture">
+                  <wp:docPr id="1226733534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="760848347" name="Picture"/>
+                          <pic:cNvPr id="1226733534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22077,57 +22077,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655452081" name="Picture">
+                  <wp:docPr id="918245166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655452081" name="Picture"/>
+                          <pic:cNvPr id="918245166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22180,57 +22180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336342400" name="Picture">
+                  <wp:docPr id="744699510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336342400" name="Picture"/>
+                          <pic:cNvPr id="744699510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23561,57 +23561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679839957" name="Picture">
+                  <wp:docPr id="1632788161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679839957" name="Picture"/>
+                          <pic:cNvPr id="1632788161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24723,57 +24723,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="342360844" name="Picture">
+                        <wp:docPr id="1047354113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="342360844" name="Picture"/>
+                                <pic:cNvPr id="1047354113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25698,57 +25698,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="482960602" name="Picture">
+                        <wp:docPr id="2043787595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="482960602" name="Picture"/>
+                                <pic:cNvPr id="2043787595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27087,57 +27087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223521324" name="Picture">
+                  <wp:docPr id="766525475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223521324" name="Picture"/>
+                          <pic:cNvPr id="766525475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27176,57 +27176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022217122" name="Picture">
+                  <wp:docPr id="903932840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022217122" name="Picture"/>
+                          <pic:cNvPr id="903932840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27820,57 +27820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688190874" name="Picture">
+                  <wp:docPr id="108707803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688190874" name="Picture"/>
+                          <pic:cNvPr id="108707803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28818,57 +28818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969092968" name="Picture">
+                  <wp:docPr id="1681083384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969092968" name="Picture"/>
+                          <pic:cNvPr id="1681083384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28921,57 +28921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622328721" name="Picture">
+                  <wp:docPr id="149287015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622328721" name="Picture"/>
+                          <pic:cNvPr id="149287015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30298,57 +30298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198549072" name="Picture">
+                  <wp:docPr id="117460662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198549072" name="Picture"/>
+                          <pic:cNvPr id="117460662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31441,57 +31441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="807544693" name="Picture">
+                        <wp:docPr id="1238293660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="807544693" name="Picture"/>
+                                <pic:cNvPr id="1238293660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32802,57 +32802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396499007" name="Picture">
+                  <wp:docPr id="1287544557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396499007" name="Picture"/>
+                          <pic:cNvPr id="1287544557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32891,57 +32891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665343844" name="Picture">
+                  <wp:docPr id="1675049387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665343844" name="Picture"/>
+                          <pic:cNvPr id="1675049387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33535,57 +33535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035956870" name="Picture">
+                  <wp:docPr id="1243340275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035956870" name="Picture"/>
+                          <pic:cNvPr id="1243340275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34533,57 +34533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1600364709" name="Picture">
+                  <wp:docPr id="113557175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1600364709" name="Picture"/>
+                          <pic:cNvPr id="113557175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34636,57 +34636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750937754" name="Picture">
+                  <wp:docPr id="298705841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750937754" name="Picture"/>
+                          <pic:cNvPr id="298705841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36013,57 +36013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169880056" name="Picture">
+                  <wp:docPr id="761219070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169880056" name="Picture"/>
+                          <pic:cNvPr id="761219070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37156,57 +37156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1748806618" name="Picture">
+                        <wp:docPr id="611180031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1748806618" name="Picture"/>
+                                <pic:cNvPr id="611180031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38524,57 +38524,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="370888101" name="Picture">
+                  <wp:docPr id="686933980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="370888101" name="Picture"/>
+                          <pic:cNvPr id="686933980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38613,57 +38613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="460609223" name="Picture">
+                  <wp:docPr id="1647928600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="460609223" name="Picture"/>
+                          <pic:cNvPr id="1647928600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39245,57 +39245,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965237557" name="Picture">
+                  <wp:docPr id="1102156978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965237557" name="Picture"/>
+                          <pic:cNvPr id="1102156978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40189,57 +40189,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991148037" name="Picture">
+                  <wp:docPr id="380089263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991148037" name="Picture"/>
+                          <pic:cNvPr id="380089263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40301,57 +40301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195094219" name="Picture">
+                  <wp:docPr id="486763238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195094219" name="Picture"/>
+                          <pic:cNvPr id="486763238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41542,51 +41542,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">4 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">5 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -41960,57 +41960,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101727225" name="Picture">
+                  <wp:docPr id="1605647755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101727225" name="Picture"/>
+                          <pic:cNvPr id="1605647755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43139,57 +43139,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024848518" name="Picture">
+                  <wp:docPr id="266408301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024848518" name="Picture"/>
+                          <pic:cNvPr id="266408301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43219,57 +43219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151381120" name="Picture">
+                  <wp:docPr id="848314290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151381120" name="Picture"/>
+                          <pic:cNvPr id="848314290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43707,57 +43707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709794995" name="Picture">
+                  <wp:docPr id="1491505259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709794995" name="Picture"/>
+                          <pic:cNvPr id="1491505259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44558,51 +44558,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">5 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -45127,326 +45127,484 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3975513" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3975513</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pompe à essence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3975504" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3975504</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Café</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3975390" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3975390</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Café-épicerie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Indéterminé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10140"/>
+          <w:trHeight w:hRule="exact" w:val="9900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>