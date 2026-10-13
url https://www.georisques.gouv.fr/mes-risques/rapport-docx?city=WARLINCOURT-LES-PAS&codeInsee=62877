--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130820916" name="Picture">
+                  <wp:docPr id="1916997928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130820916" name="Picture"/>
+                          <pic:cNvPr id="1916997928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833756125" name="Picture">
+                  <wp:docPr id="914175566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833756125" name="Picture"/>
+                          <pic:cNvPr id="914175566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2067020695" name="Picture">
+                        <wp:docPr id="487597125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2067020695" name="Picture"/>
+                                <pic:cNvPr id="487597125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20277197" name="Picture">
+                  <wp:docPr id="1325736803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20277197" name="Picture"/>
+                          <pic:cNvPr id="1325736803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259320035" name="Picture">
+                  <wp:docPr id="374007682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259320035" name="Picture"/>
+                          <pic:cNvPr id="374007682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941336178" name="Picture">
+                  <wp:docPr id="1766007818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941336178" name="Picture"/>
+                          <pic:cNvPr id="1766007818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340808701" name="Picture">
+                  <wp:docPr id="1555731192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340808701" name="Picture"/>
+                          <pic:cNvPr id="1555731192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744999921" name="Picture">
+                  <wp:docPr id="1253800130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744999921" name="Picture"/>
+                          <pic:cNvPr id="1253800130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="181146464" name="Picture">
+                        <wp:docPr id="157699881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="181146464" name="Picture"/>
+                                <pic:cNvPr id="157699881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="64343255" name="Picture">
+                        <wp:docPr id="1549276904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="64343255" name="Picture"/>
+                                <pic:cNvPr id="1549276904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="457548538" name="Picture">
+                        <wp:docPr id="1835936185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="457548538" name="Picture"/>
+                                <pic:cNvPr id="1835936185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258500167" name="Picture">
+                        <wp:docPr id="159462067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258500167" name="Picture"/>
+                                <pic:cNvPr id="159462067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="180347479" name="Picture">
+                        <wp:docPr id="457811528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="180347479" name="Picture"/>
+                                <pic:cNvPr id="457811528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="325322617" name="Picture">
+                        <wp:docPr id="1866115853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="325322617" name="Picture"/>
+                                <pic:cNvPr id="1866115853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1252762225" name="Picture">
+                        <wp:docPr id="1340596721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1252762225" name="Picture"/>
+                                <pic:cNvPr id="1340596721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="822091516" name="Picture">
+                        <wp:docPr id="943962315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="822091516" name="Picture"/>
+                                <pic:cNvPr id="943962315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1331934735" name="Picture">
+                        <wp:docPr id="641707348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1331934735" name="Picture"/>
+                                <pic:cNvPr id="641707348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1732285725" name="Picture">
+                        <wp:docPr id="2102631783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1732285725" name="Picture"/>
+                                <pic:cNvPr id="2102631783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1695008483" name="Picture">
+                        <wp:docPr id="1976057029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1695008483" name="Picture"/>
+                                <pic:cNvPr id="1976057029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1489296493" name="Picture">
+                        <wp:docPr id="1447508035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1489296493" name="Picture"/>
+                                <pic:cNvPr id="1447508035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1881347671" name="Picture">
+                        <wp:docPr id="567591049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1881347671" name="Picture"/>
+                                <pic:cNvPr id="567591049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1737666546" name="Picture">
+                        <wp:docPr id="1520568263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1737666546" name="Picture"/>
+                                <pic:cNvPr id="1520568263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="219781813" name="Picture">
+                        <wp:docPr id="2108871168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="219781813" name="Picture"/>
+                                <pic:cNvPr id="2108871168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1185302160" name="Picture">
+                        <wp:docPr id="1684966279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1185302160" name="Picture"/>
+                                <pic:cNvPr id="1684966279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="778527505" name="Picture">
+                        <wp:docPr id="1222348065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="778527505" name="Picture"/>
+                                <pic:cNvPr id="1222348065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1026478283" name="Picture">
+                        <wp:docPr id="1479959830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1026478283" name="Picture"/>
+                                <pic:cNvPr id="1479959830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881278758" name="Picture">
+                  <wp:docPr id="1584654071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881278758" name="Picture"/>
+                          <pic:cNvPr id="1584654071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701852555" name="Picture">
+                  <wp:docPr id="1458336255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701852555" name="Picture"/>
+                          <pic:cNvPr id="1458336255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842736107" name="Picture">
+                  <wp:docPr id="566969528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842736107" name="Picture"/>
+                          <pic:cNvPr id="566969528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124513970" name="Picture">
+                  <wp:docPr id="1052977873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124513970" name="Picture"/>
+                          <pic:cNvPr id="1052977873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433936725" name="Picture">
+                  <wp:docPr id="66666809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433936725" name="Picture"/>
+                          <pic:cNvPr id="66666809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346246975" name="Picture">
+                  <wp:docPr id="731000804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346246975" name="Picture"/>
+                          <pic:cNvPr id="731000804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1788935800" name="Picture">
+                        <wp:docPr id="574699282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1788935800" name="Picture"/>
+                                <pic:cNvPr id="574699282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919724557" name="Picture">
+                  <wp:docPr id="659456900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919724557" name="Picture"/>
+                          <pic:cNvPr id="659456900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033754462" name="Picture">
+                  <wp:docPr id="606721120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033754462" name="Picture"/>
+                          <pic:cNvPr id="606721120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335987519" name="Picture">
+                  <wp:docPr id="259759696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335987519" name="Picture"/>
+                          <pic:cNvPr id="259759696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483737386" name="Picture">
+                  <wp:docPr id="893669069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483737386" name="Picture"/>
+                          <pic:cNvPr id="893669069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538661650" name="Picture">
+                  <wp:docPr id="1283088149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538661650" name="Picture"/>
+                          <pic:cNvPr id="1283088149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969315834" name="Picture">
+                  <wp:docPr id="609497448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969315834" name="Picture"/>
+                          <pic:cNvPr id="609497448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2545200" name="Picture">
+                        <wp:docPr id="376262310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2545200" name="Picture"/>
+                                <pic:cNvPr id="376262310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230877835" name="Picture">
+                  <wp:docPr id="322429554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230877835" name="Picture"/>
+                          <pic:cNvPr id="322429554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789902184" name="Picture">
+                  <wp:docPr id="1532799030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789902184" name="Picture"/>
+                          <pic:cNvPr id="1532799030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585521196" name="Picture">
+                  <wp:docPr id="731412805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585521196" name="Picture"/>
+                          <pic:cNvPr id="731412805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564694210" name="Picture">
+                  <wp:docPr id="452006854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564694210" name="Picture"/>
+                          <pic:cNvPr id="452006854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511220331" name="Picture">
+                  <wp:docPr id="2066979195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511220331" name="Picture"/>
+                          <pic:cNvPr id="2066979195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341499379" name="Picture">
+                  <wp:docPr id="1097332442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341499379" name="Picture"/>
+                          <pic:cNvPr id="1097332442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="122549590" name="Picture">
+                        <wp:docPr id="1839510161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="122549590" name="Picture"/>
+                                <pic:cNvPr id="1839510161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169822985" name="Picture">
+                  <wp:docPr id="327899353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169822985" name="Picture"/>
+                          <pic:cNvPr id="327899353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308820522" name="Picture">
+                  <wp:docPr id="2007575379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308820522" name="Picture"/>
+                          <pic:cNvPr id="2007575379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432731613" name="Picture">
+                  <wp:docPr id="941556895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432731613" name="Picture"/>
+                          <pic:cNvPr id="941556895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799764251" name="Picture">
+                  <wp:docPr id="263413060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799764251" name="Picture"/>
+                          <pic:cNvPr id="263413060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326073540" name="Picture">
+                  <wp:docPr id="922589197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326073540" name="Picture"/>
+                          <pic:cNvPr id="922589197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850860494" name="Picture">
+                  <wp:docPr id="1437157004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850860494" name="Picture"/>
+                          <pic:cNvPr id="1437157004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1637117969" name="Picture">
+                        <wp:docPr id="1761972129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1637117969" name="Picture"/>
+                                <pic:cNvPr id="1761972129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3846270" name="Picture">
+                  <wp:docPr id="1988573483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3846270" name="Picture"/>
+                          <pic:cNvPr id="1988573483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981407579" name="Picture">
+                  <wp:docPr id="222090910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981407579" name="Picture"/>
+                          <pic:cNvPr id="222090910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16066325" name="Picture">
+                  <wp:docPr id="470471721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16066325" name="Picture"/>
+                          <pic:cNvPr id="470471721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537335964" name="Picture">
+                  <wp:docPr id="1462183331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537335964" name="Picture"/>
+                          <pic:cNvPr id="1462183331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040265701" name="Picture">
+                  <wp:docPr id="850532838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040265701" name="Picture"/>
+                          <pic:cNvPr id="850532838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942181961" name="Picture">
+                  <wp:docPr id="82864033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942181961" name="Picture"/>
+                          <pic:cNvPr id="82864033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135748770" name="Picture">
+                  <wp:docPr id="1810989418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135748770" name="Picture"/>
+                          <pic:cNvPr id="1810989418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379907602" name="Picture">
+                  <wp:docPr id="1815822042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379907602" name="Picture"/>
+                          <pic:cNvPr id="1815822042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71446962" name="Picture">
+                  <wp:docPr id="861155342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71446962" name="Picture"/>
+                          <pic:cNvPr id="861155342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49423484" name="Picture">
+                  <wp:docPr id="1592005395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49423484" name="Picture"/>
+                          <pic:cNvPr id="1592005395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="244763882" name="Picture">
+                  <wp:docPr id="1004422622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="244763882" name="Picture"/>
+                          <pic:cNvPr id="1004422622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418666576" name="Picture">
+                  <wp:docPr id="1552995938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418666576" name="Picture"/>
+                          <pic:cNvPr id="1552995938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327315485" name="Picture">
+                  <wp:docPr id="209941364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327315485" name="Picture"/>
+                          <pic:cNvPr id="209941364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624674387" name="Picture">
+                  <wp:docPr id="1383212757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624674387" name="Picture"/>
+                          <pic:cNvPr id="1383212757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661823492" name="Picture">
+                  <wp:docPr id="422932571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661823492" name="Picture"/>
+                          <pic:cNvPr id="422932571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>