--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980609413" name="Picture">
+                  <wp:docPr id="1518768227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980609413" name="Picture"/>
+                          <pic:cNvPr id="1518768227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304442736" name="Picture">
+                  <wp:docPr id="1526005784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304442736" name="Picture"/>
+                          <pic:cNvPr id="1526005784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1905324637" name="Picture">
+                        <wp:docPr id="193985439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1905324637" name="Picture"/>
+                                <pic:cNvPr id="193985439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839012693" name="Picture">
+                  <wp:docPr id="816170388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839012693" name="Picture"/>
+                          <pic:cNvPr id="816170388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="998321114" name="Picture">
+                  <wp:docPr id="50191702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="998321114" name="Picture"/>
+                          <pic:cNvPr id="50191702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500218799" name="Picture">
+                  <wp:docPr id="1620780063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500218799" name="Picture"/>
+                          <pic:cNvPr id="1620780063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341655097" name="Picture">
+                  <wp:docPr id="647642957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341655097" name="Picture"/>
+                          <pic:cNvPr id="647642957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312066786" name="Picture">
+                  <wp:docPr id="1255417691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312066786" name="Picture"/>
+                          <pic:cNvPr id="1255417691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2001037810" name="Picture">
+                        <wp:docPr id="867427115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2001037810" name="Picture"/>
+                                <pic:cNvPr id="867427115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="598768537" name="Picture">
+                        <wp:docPr id="1381621882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="598768537" name="Picture"/>
+                                <pic:cNvPr id="1381621882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="805271245" name="Picture">
+                        <wp:docPr id="2092093300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="805271245" name="Picture"/>
+                                <pic:cNvPr id="2092093300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="782829767" name="Picture">
+                        <wp:docPr id="2101753934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="782829767" name="Picture"/>
+                                <pic:cNvPr id="2101753934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1610693483" name="Picture">
+                        <wp:docPr id="152272129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1610693483" name="Picture"/>
+                                <pic:cNvPr id="152272129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500368137" name="Picture">
+                        <wp:docPr id="1809626841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500368137" name="Picture"/>
+                                <pic:cNvPr id="1809626841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2044049784" name="Picture">
+                        <wp:docPr id="1250872578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2044049784" name="Picture"/>
+                                <pic:cNvPr id="1250872578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1475211193" name="Picture">
+                        <wp:docPr id="1254810083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1475211193" name="Picture"/>
+                                <pic:cNvPr id="1254810083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="351718182" name="Picture">
+                        <wp:docPr id="2053229186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="351718182" name="Picture"/>
+                                <pic:cNvPr id="2053229186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2037354520" name="Picture">
+                        <wp:docPr id="230076846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2037354520" name="Picture"/>
+                                <pic:cNvPr id="230076846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="877929288" name="Picture">
+                        <wp:docPr id="1455482518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="877929288" name="Picture"/>
+                                <pic:cNvPr id="1455482518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1841494394" name="Picture">
+                        <wp:docPr id="1069606210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1841494394" name="Picture"/>
+                                <pic:cNvPr id="1069606210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="807609096" name="Picture">
+                        <wp:docPr id="1600428426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="807609096" name="Picture"/>
+                                <pic:cNvPr id="1600428426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1925017975" name="Picture">
+                        <wp:docPr id="913078223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1925017975" name="Picture"/>
+                                <pic:cNvPr id="913078223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1862988257" name="Picture">
+                        <wp:docPr id="505307702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1862988257" name="Picture"/>
+                                <pic:cNvPr id="505307702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639620523" name="Picture">
+                  <wp:docPr id="175065308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639620523" name="Picture"/>
+                          <pic:cNvPr id="175065308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424937909" name="Picture">
+                  <wp:docPr id="1302325254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424937909" name="Picture"/>
+                          <pic:cNvPr id="1302325254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155745393" name="Picture">
+                  <wp:docPr id="1617871647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155745393" name="Picture"/>
+                          <pic:cNvPr id="1617871647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508641802" name="Picture">
+                  <wp:docPr id="1182920298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508641802" name="Picture"/>
+                          <pic:cNvPr id="1182920298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369914926" name="Picture">
+                  <wp:docPr id="539485319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369914926" name="Picture"/>
+                          <pic:cNvPr id="539485319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762312965" name="Picture">
+                  <wp:docPr id="1163893918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762312965" name="Picture"/>
+                          <pic:cNvPr id="1163893918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1209712787" name="Picture">
+                        <wp:docPr id="1807111359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1209712787" name="Picture"/>
+                                <pic:cNvPr id="1807111359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409505124" name="Picture">
+                  <wp:docPr id="1156162202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409505124" name="Picture"/>
+                          <pic:cNvPr id="1156162202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325028505" name="Picture">
+                  <wp:docPr id="756635940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325028505" name="Picture"/>
+                          <pic:cNvPr id="756635940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224382521" name="Picture">
+                  <wp:docPr id="1960047508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224382521" name="Picture"/>
+                          <pic:cNvPr id="1960047508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059336588" name="Picture">
+                  <wp:docPr id="1858877993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059336588" name="Picture"/>
+                          <pic:cNvPr id="1858877993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180664042" name="Picture">
+                  <wp:docPr id="1788596652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180664042" name="Picture"/>
+                          <pic:cNvPr id="1788596652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781115167" name="Picture">
+                  <wp:docPr id="870072810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781115167" name="Picture"/>
+                          <pic:cNvPr id="870072810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1529072467" name="Picture">
+                        <wp:docPr id="1280711795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1529072467" name="Picture"/>
+                                <pic:cNvPr id="1280711795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="725562779" name="Picture">
+                        <wp:docPr id="1388308547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="725562779" name="Picture"/>
+                                <pic:cNvPr id="1388308547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1854081788" name="Picture">
+                  <wp:docPr id="779535331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1854081788" name="Picture"/>
+                          <pic:cNvPr id="779535331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033351057" name="Picture">
+                  <wp:docPr id="802985450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033351057" name="Picture"/>
+                          <pic:cNvPr id="802985450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413530519" name="Picture">
+                  <wp:docPr id="174905543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413530519" name="Picture"/>
+                          <pic:cNvPr id="174905543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133048048" name="Picture">
+                  <wp:docPr id="1508873658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133048048" name="Picture"/>
+                          <pic:cNvPr id="1508873658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201501899" name="Picture">
+                  <wp:docPr id="1406988992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201501899" name="Picture"/>
+                          <pic:cNvPr id="1406988992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392612300" name="Picture">
+                  <wp:docPr id="428895607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392612300" name="Picture"/>
+                          <pic:cNvPr id="428895607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="926444327" name="Picture">
+                        <wp:docPr id="36906404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="926444327" name="Picture"/>
+                                <pic:cNvPr id="36906404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="372374693" name="Picture">
+                  <wp:docPr id="408030016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="372374693" name="Picture"/>
+                          <pic:cNvPr id="408030016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109823199" name="Picture">
+                  <wp:docPr id="1129589587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109823199" name="Picture"/>
+                          <pic:cNvPr id="1129589587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415408033" name="Picture">
+                  <wp:docPr id="1963887149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415408033" name="Picture"/>
+                          <pic:cNvPr id="1963887149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585399191" name="Picture">
+                  <wp:docPr id="930683064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585399191" name="Picture"/>
+                          <pic:cNvPr id="930683064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866236780" name="Picture">
+                  <wp:docPr id="2038806292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866236780" name="Picture"/>
+                          <pic:cNvPr id="2038806292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942852250" name="Picture">
+                  <wp:docPr id="1287886197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942852250" name="Picture"/>
+                          <pic:cNvPr id="1287886197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="864849790" name="Picture">
+                        <wp:docPr id="1630255846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="864849790" name="Picture"/>
+                                <pic:cNvPr id="1630255846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029655653" name="Picture">
+                  <wp:docPr id="659329071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029655653" name="Picture"/>
+                          <pic:cNvPr id="659329071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794460539" name="Picture">
+                  <wp:docPr id="462221994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794460539" name="Picture"/>
+                          <pic:cNvPr id="462221994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352875410" name="Picture">
+                  <wp:docPr id="892196331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352875410" name="Picture"/>
+                          <pic:cNvPr id="892196331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410146816" name="Picture">
+                  <wp:docPr id="1051669033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410146816" name="Picture"/>
+                          <pic:cNvPr id="1051669033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563988963" name="Picture">
+                  <wp:docPr id="290794021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563988963" name="Picture"/>
+                          <pic:cNvPr id="290794021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949463039" name="Picture">
+                  <wp:docPr id="1758738014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949463039" name="Picture"/>
+                          <pic:cNvPr id="1758738014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608577921" name="Picture">
+                  <wp:docPr id="1217100263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608577921" name="Picture"/>
+                          <pic:cNvPr id="1217100263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059215954" name="Picture">
+                  <wp:docPr id="1271271393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059215954" name="Picture"/>
+                          <pic:cNvPr id="1271271393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879585935" name="Picture">
+                  <wp:docPr id="1157617151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879585935" name="Picture"/>
+                          <pic:cNvPr id="1157617151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>