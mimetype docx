--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859095722" name="Picture">
+                  <wp:docPr id="2124486414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859095722" name="Picture"/>
+                          <pic:cNvPr id="2124486414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="999053278" name="Picture">
+                  <wp:docPr id="100252715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="999053278" name="Picture"/>
+                          <pic:cNvPr id="100252715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1848591416" name="Picture">
+                        <wp:docPr id="154118118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1848591416" name="Picture"/>
+                                <pic:cNvPr id="154118118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900775045" name="Picture">
+                  <wp:docPr id="89002727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900775045" name="Picture"/>
+                          <pic:cNvPr id="89002727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057174699" name="Picture">
+                  <wp:docPr id="643996688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057174699" name="Picture"/>
+                          <pic:cNvPr id="643996688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032968639" name="Picture">
+                  <wp:docPr id="868476584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032968639" name="Picture"/>
+                          <pic:cNvPr id="868476584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178554487" name="Picture">
+                  <wp:docPr id="38005029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178554487" name="Picture"/>
+                          <pic:cNvPr id="38005029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077266522" name="Picture">
+                  <wp:docPr id="2127795335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077266522" name="Picture"/>
+                          <pic:cNvPr id="2127795335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1723563273" name="Picture">
+                        <wp:docPr id="1624671779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1723563273" name="Picture"/>
+                                <pic:cNvPr id="1624671779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="326928521" name="Picture">
+                        <wp:docPr id="1591957351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="326928521" name="Picture"/>
+                                <pic:cNvPr id="1591957351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="840090191" name="Picture">
+                        <wp:docPr id="355038612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="840090191" name="Picture"/>
+                                <pic:cNvPr id="355038612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1997623091" name="Picture">
+                        <wp:docPr id="964110878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1997623091" name="Picture"/>
+                                <pic:cNvPr id="964110878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2722131" name="Picture">
+                        <wp:docPr id="2004248562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2722131" name="Picture"/>
+                                <pic:cNvPr id="2004248562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1221802567" name="Picture">
+                        <wp:docPr id="1897548164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1221802567" name="Picture"/>
+                                <pic:cNvPr id="1897548164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2102917181" name="Picture">
+                        <wp:docPr id="749636321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2102917181" name="Picture"/>
+                                <pic:cNvPr id="749636321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="433813244" name="Picture">
+                        <wp:docPr id="367313192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="433813244" name="Picture"/>
+                                <pic:cNvPr id="367313192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="732711618" name="Picture">
+                        <wp:docPr id="1116722612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="732711618" name="Picture"/>
+                                <pic:cNvPr id="1116722612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1824719722" name="Picture">
+                        <wp:docPr id="1242903679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1824719722" name="Picture"/>
+                                <pic:cNvPr id="1242903679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="615944303" name="Picture">
+                        <wp:docPr id="108987713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="615944303" name="Picture"/>
+                                <pic:cNvPr id="108987713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="731412351" name="Picture">
+                        <wp:docPr id="569056059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="731412351" name="Picture"/>
+                                <pic:cNvPr id="569056059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="77459295" name="Picture">
+                        <wp:docPr id="2017502343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="77459295" name="Picture"/>
+                                <pic:cNvPr id="2017502343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1274045546" name="Picture">
+                        <wp:docPr id="428642654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1274045546" name="Picture"/>
+                                <pic:cNvPr id="428642654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1264567667" name="Picture">
+                        <wp:docPr id="104570997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1264567667" name="Picture"/>
+                                <pic:cNvPr id="104570997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545915618" name="Picture">
+                  <wp:docPr id="83323166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545915618" name="Picture"/>
+                          <pic:cNvPr id="83323166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686615414" name="Picture">
+                  <wp:docPr id="1916303324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686615414" name="Picture"/>
+                          <pic:cNvPr id="1916303324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315635447" name="Picture">
+                  <wp:docPr id="1433827996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315635447" name="Picture"/>
+                          <pic:cNvPr id="1433827996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562622904" name="Picture">
+                  <wp:docPr id="1053611780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562622904" name="Picture"/>
+                          <pic:cNvPr id="1053611780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674504153" name="Picture">
+                  <wp:docPr id="162450378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674504153" name="Picture"/>
+                          <pic:cNvPr id="162450378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16512,57 +16512,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037062199" name="Picture">
+                  <wp:docPr id="258968103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037062199" name="Picture"/>
+                          <pic:cNvPr id="258968103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17684,57 +17684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1751739856" name="Picture">
+                        <wp:docPr id="1392534956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1751739856" name="Picture"/>
+                                <pic:cNvPr id="1392534956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19249,57 +19249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318772828" name="Picture">
+                  <wp:docPr id="354946791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318772828" name="Picture"/>
+                          <pic:cNvPr id="354946791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19329,57 +19329,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196620550" name="Picture">
+                  <wp:docPr id="1391616593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196620550" name="Picture"/>
+                          <pic:cNvPr id="1391616593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19874,57 +19874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916497841" name="Picture">
+                  <wp:docPr id="1476346351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916497841" name="Picture"/>
+                          <pic:cNvPr id="1476346351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21010,57 +21010,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="591868599" name="Picture">
+                        <wp:docPr id="1385288471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="591868599" name="Picture"/>
+                                <pic:cNvPr id="1385288471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21793,57 +21793,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2023862388" name="Picture">
+                        <wp:docPr id="1262633158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2023862388" name="Picture"/>
+                                <pic:cNvPr id="1262633158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23705,57 +23705,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937558159" name="Picture">
+                  <wp:docPr id="473148239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937558159" name="Picture"/>
+                          <pic:cNvPr id="473148239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23794,57 +23794,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346384545" name="Picture">
+                  <wp:docPr id="256761855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346384545" name="Picture"/>
+                          <pic:cNvPr id="256761855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24438,57 +24438,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630655693" name="Picture">
+                  <wp:docPr id="1448147616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630655693" name="Picture"/>
+                          <pic:cNvPr id="1448147616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25436,57 +25436,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389175103" name="Picture">
+                  <wp:docPr id="155153683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389175103" name="Picture"/>
+                          <pic:cNvPr id="155153683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25539,57 +25539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357180516" name="Picture">
+                  <wp:docPr id="2140960142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357180516" name="Picture"/>
+                          <pic:cNvPr id="2140960142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26918,57 +26918,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425286284" name="Picture">
+                  <wp:docPr id="11773198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425286284" name="Picture"/>
+                          <pic:cNvPr id="11773198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28043,57 +28043,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1636003248" name="Picture">
+                        <wp:docPr id="1436196842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1636003248" name="Picture"/>
+                                <pic:cNvPr id="1436196842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29396,57 +29396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339906824" name="Picture">
+                  <wp:docPr id="686280970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339906824" name="Picture"/>
+                          <pic:cNvPr id="686280970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29485,57 +29485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187131714" name="Picture">
+                  <wp:docPr id="1318254883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187131714" name="Picture"/>
+                          <pic:cNvPr id="1318254883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30129,57 +30129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012284103" name="Picture">
+                  <wp:docPr id="1341541076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012284103" name="Picture"/>
+                          <pic:cNvPr id="1341541076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31127,57 +31127,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874188184" name="Picture">
+                  <wp:docPr id="1958891603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874188184" name="Picture"/>
+                          <pic:cNvPr id="1958891603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31230,57 +31230,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190297439" name="Picture">
+                  <wp:docPr id="499015835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190297439" name="Picture"/>
+                          <pic:cNvPr id="499015835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32611,57 +32611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757507843" name="Picture">
+                  <wp:docPr id="385181041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757507843" name="Picture"/>
+                          <pic:cNvPr id="385181041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33754,57 +33754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1259462450" name="Picture">
+                        <wp:docPr id="562292156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1259462450" name="Picture"/>
+                                <pic:cNvPr id="562292156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35143,57 +35143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675014202" name="Picture">
+                  <wp:docPr id="476107280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675014202" name="Picture"/>
+                          <pic:cNvPr id="476107280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35232,57 +35232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291024242" name="Picture">
+                  <wp:docPr id="1361837806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291024242" name="Picture"/>
+                          <pic:cNvPr id="1361837806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35876,57 +35876,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088678728" name="Picture">
+                  <wp:docPr id="492277999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088678728" name="Picture"/>
+                          <pic:cNvPr id="492277999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36874,57 +36874,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839611127" name="Picture">
+                  <wp:docPr id="211042190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839611127" name="Picture"/>
+                          <pic:cNvPr id="211042190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36977,57 +36977,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829038712" name="Picture">
+                  <wp:docPr id="1907636831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829038712" name="Picture"/>
+                          <pic:cNvPr id="1907636831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38354,57 +38354,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160475652" name="Picture">
+                  <wp:docPr id="1180352593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160475652" name="Picture"/>
+                          <pic:cNvPr id="1180352593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1591725330" name="Picture">
+                        <wp:docPr id="1291062568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1591725330" name="Picture"/>
+                                <pic:cNvPr id="1291062568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40858,57 +40858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086982553" name="Picture">
+                  <wp:docPr id="1547441327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086982553" name="Picture"/>
+                          <pic:cNvPr id="1547441327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40947,57 +40947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135699962" name="Picture">
+                  <wp:docPr id="692410235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135699962" name="Picture"/>
+                          <pic:cNvPr id="692410235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41591,57 +41591,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992256469" name="Picture">
+                  <wp:docPr id="1299994299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992256469" name="Picture"/>
+                          <pic:cNvPr id="1299994299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42589,57 +42589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196387853" name="Picture">
+                  <wp:docPr id="2080911229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196387853" name="Picture"/>
+                          <pic:cNvPr id="2080911229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42692,57 +42692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463423865" name="Picture">
+                  <wp:docPr id="1071014282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463423865" name="Picture"/>
+                          <pic:cNvPr id="1071014282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44069,57 +44069,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1093788741" name="Picture">
+                  <wp:docPr id="500847315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1093788741" name="Picture"/>
+                          <pic:cNvPr id="500847315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45212,57 +45212,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="388591598" name="Picture">
+                        <wp:docPr id="123085470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="388591598" name="Picture"/>
+                                <pic:cNvPr id="123085470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46433,57 +46433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509208706" name="Picture">
+                  <wp:docPr id="1213576301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509208706" name="Picture"/>
+                          <pic:cNvPr id="1213576301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46504,57 +46504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555660870" name="Picture">
+                  <wp:docPr id="1023100294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555660870" name="Picture"/>
+                          <pic:cNvPr id="1023100294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46918,57 +46918,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514364138" name="Picture">
+                  <wp:docPr id="1484539335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514364138" name="Picture"/>
+                          <pic:cNvPr id="1484539335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>