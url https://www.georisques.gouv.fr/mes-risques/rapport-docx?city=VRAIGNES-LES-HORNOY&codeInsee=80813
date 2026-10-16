--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2092141611" name="Picture">
+                  <wp:docPr id="231189228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2092141611" name="Picture"/>
+                          <pic:cNvPr id="231189228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798489810" name="Picture">
+                  <wp:docPr id="1882040121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798489810" name="Picture"/>
+                          <pic:cNvPr id="1882040121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1586195783" name="Picture">
+                        <wp:docPr id="618186859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1586195783" name="Picture"/>
+                                <pic:cNvPr id="618186859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929901861" name="Picture">
+                  <wp:docPr id="1992135622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929901861" name="Picture"/>
+                          <pic:cNvPr id="1992135622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1967650546" name="Picture">
+                  <wp:docPr id="260283958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1967650546" name="Picture"/>
+                          <pic:cNvPr id="260283958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513200" name="Picture">
+                  <wp:docPr id="1823651488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513200" name="Picture"/>
+                          <pic:cNvPr id="1823651488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330832117" name="Picture">
+                  <wp:docPr id="1892682135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330832117" name="Picture"/>
+                          <pic:cNvPr id="1892682135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441128010" name="Picture">
+                  <wp:docPr id="2143293260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441128010" name="Picture"/>
+                          <pic:cNvPr id="2143293260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1747879418" name="Picture">
+                        <wp:docPr id="1012214245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1747879418" name="Picture"/>
+                                <pic:cNvPr id="1012214245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1428478584" name="Picture">
+                        <wp:docPr id="61221691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1428478584" name="Picture"/>
+                                <pic:cNvPr id="61221691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1582784801" name="Picture">
+                        <wp:docPr id="1592614708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1582784801" name="Picture"/>
+                                <pic:cNvPr id="1592614708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="458164797" name="Picture">
+                        <wp:docPr id="1103298954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="458164797" name="Picture"/>
+                                <pic:cNvPr id="1103298954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="50889305" name="Picture">
+                        <wp:docPr id="807384990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="50889305" name="Picture"/>
+                                <pic:cNvPr id="807384990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="546809979" name="Picture">
+                        <wp:docPr id="2062222367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="546809979" name="Picture"/>
+                                <pic:cNvPr id="2062222367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1722166905" name="Picture">
+                        <wp:docPr id="261918116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1722166905" name="Picture"/>
+                                <pic:cNvPr id="261918116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2120324085" name="Picture">
+                        <wp:docPr id="373824563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2120324085" name="Picture"/>
+                                <pic:cNvPr id="373824563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1431811492" name="Picture">
+                        <wp:docPr id="1870213295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1431811492" name="Picture"/>
+                                <pic:cNvPr id="1870213295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1268998512" name="Picture">
+                        <wp:docPr id="2022691075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1268998512" name="Picture"/>
+                                <pic:cNvPr id="2022691075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1196525948" name="Picture">
+                        <wp:docPr id="1635799325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1196525948" name="Picture"/>
+                                <pic:cNvPr id="1635799325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1613836732" name="Picture">
+                        <wp:docPr id="802524118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1613836732" name="Picture"/>
+                                <pic:cNvPr id="802524118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="680281549" name="Picture">
+                  <wp:docPr id="655511512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="680281549" name="Picture"/>
+                          <pic:cNvPr id="655511512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="843864346" name="Picture">
+                  <wp:docPr id="765422425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="843864346" name="Picture"/>
+                          <pic:cNvPr id="765422425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441913932" name="Picture">
+                  <wp:docPr id="1610255137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441913932" name="Picture"/>
+                          <pic:cNvPr id="1610255137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569064140" name="Picture">
+                  <wp:docPr id="503779815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569064140" name="Picture"/>
+                          <pic:cNvPr id="503779815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002917119" name="Picture">
+                  <wp:docPr id="1047648616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002917119" name="Picture"/>
+                          <pic:cNvPr id="1047648616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997429184" name="Picture">
+                  <wp:docPr id="1328786206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997429184" name="Picture"/>
+                          <pic:cNvPr id="1328786206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="536293485" name="Picture">
+                        <wp:docPr id="1061109609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="536293485" name="Picture"/>
+                                <pic:cNvPr id="1061109609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914479424" name="Picture">
+                  <wp:docPr id="606703082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914479424" name="Picture"/>
+                          <pic:cNvPr id="606703082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931125745" name="Picture">
+                  <wp:docPr id="1375737297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931125745" name="Picture"/>
+                          <pic:cNvPr id="1375737297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439203751" name="Picture">
+                  <wp:docPr id="335719567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439203751" name="Picture"/>
+                          <pic:cNvPr id="335719567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106474648" name="Picture">
+                  <wp:docPr id="1651207957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106474648" name="Picture"/>
+                          <pic:cNvPr id="1651207957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148106143" name="Picture">
+                  <wp:docPr id="2131100636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148106143" name="Picture"/>
+                          <pic:cNvPr id="2131100636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424212723" name="Picture">
+                  <wp:docPr id="81066288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424212723" name="Picture"/>
+                          <pic:cNvPr id="81066288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="535267330" name="Picture">
+                        <wp:docPr id="20725742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="535267330" name="Picture"/>
+                                <pic:cNvPr id="20725742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102472301" name="Picture">
+                  <wp:docPr id="578968448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102472301" name="Picture"/>
+                          <pic:cNvPr id="578968448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640173434" name="Picture">
+                  <wp:docPr id="2132270438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640173434" name="Picture"/>
+                          <pic:cNvPr id="2132270438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030123819" name="Picture">
+                  <wp:docPr id="364591630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030123819" name="Picture"/>
+                          <pic:cNvPr id="364591630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178619565" name="Picture">
+                  <wp:docPr id="2019869417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178619565" name="Picture"/>
+                          <pic:cNvPr id="2019869417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210495988" name="Picture">
+                  <wp:docPr id="2110100618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210495988" name="Picture"/>
+                          <pic:cNvPr id="2110100618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4168859" name="Picture">
+                  <wp:docPr id="2032197211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4168859" name="Picture"/>
+                          <pic:cNvPr id="2032197211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="593422492" name="Picture">
+                        <wp:docPr id="1972448085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="593422492" name="Picture"/>
+                                <pic:cNvPr id="1972448085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601794856" name="Picture">
+                  <wp:docPr id="171766202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601794856" name="Picture"/>
+                          <pic:cNvPr id="171766202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073382482" name="Picture">
+                  <wp:docPr id="556154160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073382482" name="Picture"/>
+                          <pic:cNvPr id="556154160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552280577" name="Picture">
+                  <wp:docPr id="985341629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552280577" name="Picture"/>
+                          <pic:cNvPr id="985341629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772825667" name="Picture">
+                  <wp:docPr id="2105683474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772825667" name="Picture"/>
+                          <pic:cNvPr id="2105683474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331615038" name="Picture">
+                  <wp:docPr id="1474752943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331615038" name="Picture"/>
+                          <pic:cNvPr id="1474752943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1586327471" name="Picture">
+                  <wp:docPr id="391148250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1586327471" name="Picture"/>
+                          <pic:cNvPr id="391148250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="486094627" name="Picture">
+                        <wp:docPr id="1568747765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="486094627" name="Picture"/>
+                                <pic:cNvPr id="1568747765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691852036" name="Picture">
+                  <wp:docPr id="1238589245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691852036" name="Picture"/>
+                          <pic:cNvPr id="1238589245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404483800" name="Picture">
+                  <wp:docPr id="1655910195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404483800" name="Picture"/>
+                          <pic:cNvPr id="1655910195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256726113" name="Picture">
+                  <wp:docPr id="2078936916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256726113" name="Picture"/>
+                          <pic:cNvPr id="2078936916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>