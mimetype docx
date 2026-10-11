--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947885278" name="Picture">
+                  <wp:docPr id="1860746063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947885278" name="Picture"/>
+                          <pic:cNvPr id="1860746063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420978545" name="Picture">
+                  <wp:docPr id="566154908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420978545" name="Picture"/>
+                          <pic:cNvPr id="566154908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1634994338" name="Picture">
+                        <wp:docPr id="1342685628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1634994338" name="Picture"/>
+                                <pic:cNvPr id="1342685628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063299109" name="Picture">
+                  <wp:docPr id="1682321495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063299109" name="Picture"/>
+                          <pic:cNvPr id="1682321495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111250693" name="Picture">
+                  <wp:docPr id="744180240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111250693" name="Picture"/>
+                          <pic:cNvPr id="744180240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722033268" name="Picture">
+                  <wp:docPr id="505885354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722033268" name="Picture"/>
+                          <pic:cNvPr id="505885354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152600626" name="Picture">
+                  <wp:docPr id="1749584233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152600626" name="Picture"/>
+                          <pic:cNvPr id="1749584233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194497466" name="Picture">
+                  <wp:docPr id="701351089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194497466" name="Picture"/>
+                          <pic:cNvPr id="701351089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1722147681" name="Picture">
+                        <wp:docPr id="617502849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1722147681" name="Picture"/>
+                                <pic:cNvPr id="617502849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="480356258" name="Picture">
+                        <wp:docPr id="1768570065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="480356258" name="Picture"/>
+                                <pic:cNvPr id="1768570065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="909491235" name="Picture">
+                        <wp:docPr id="1998490089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="909491235" name="Picture"/>
+                                <pic:cNvPr id="1998490089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1767462195" name="Picture">
+                        <wp:docPr id="1945975028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1767462195" name="Picture"/>
+                                <pic:cNvPr id="1945975028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1526063393" name="Picture">
+                        <wp:docPr id="1676789020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1526063393" name="Picture"/>
+                                <pic:cNvPr id="1676789020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1064435440" name="Picture">
+                        <wp:docPr id="1000182881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1064435440" name="Picture"/>
+                                <pic:cNvPr id="1000182881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="29973122" name="Picture">
+                        <wp:docPr id="1725414464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="29973122" name="Picture"/>
+                                <pic:cNvPr id="1725414464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1353437906" name="Picture">
+                        <wp:docPr id="464069638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1353437906" name="Picture"/>
+                                <pic:cNvPr id="464069638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="140008530" name="Picture">
+                        <wp:docPr id="922077984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="140008530" name="Picture"/>
+                                <pic:cNvPr id="922077984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1571345296" name="Picture">
+                        <wp:docPr id="1092484775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1571345296" name="Picture"/>
+                                <pic:cNvPr id="1092484775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2010876960" name="Picture">
+                        <wp:docPr id="1394838141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2010876960" name="Picture"/>
+                                <pic:cNvPr id="1394838141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="598942426" name="Picture">
+                        <wp:docPr id="329469693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="598942426" name="Picture"/>
+                                <pic:cNvPr id="329469693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="999260456" name="Picture">
+                  <wp:docPr id="1243463841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="999260456" name="Picture"/>
+                          <pic:cNvPr id="1243463841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604547756" name="Picture">
+                  <wp:docPr id="2123143181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604547756" name="Picture"/>
+                          <pic:cNvPr id="2123143181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612876661" name="Picture">
+                  <wp:docPr id="2043478216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612876661" name="Picture"/>
+                          <pic:cNvPr id="2043478216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647074236" name="Picture">
+                  <wp:docPr id="1188716019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647074236" name="Picture"/>
+                          <pic:cNvPr id="1188716019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201460893" name="Picture">
+                  <wp:docPr id="1925014032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201460893" name="Picture"/>
+                          <pic:cNvPr id="1925014032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433408333" name="Picture">
+                  <wp:docPr id="1044071669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433408333" name="Picture"/>
+                          <pic:cNvPr id="1044071669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="304391894" name="Picture">
+                        <wp:docPr id="319846846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="304391894" name="Picture"/>
+                                <pic:cNvPr id="319846846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1584643614" name="Picture">
+                        <wp:docPr id="1217170285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1584643614" name="Picture"/>
+                                <pic:cNvPr id="1217170285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18741,57 +18741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249042317" name="Picture">
+                  <wp:docPr id="1380781377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249042317" name="Picture"/>
+                          <pic:cNvPr id="1380781377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18830,57 +18830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609852332" name="Picture">
+                  <wp:docPr id="789531053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609852332" name="Picture"/>
+                          <pic:cNvPr id="789531053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19474,57 +19474,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729708663" name="Picture">
+                  <wp:docPr id="66349250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729708663" name="Picture"/>
+                          <pic:cNvPr id="66349250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20472,57 +20472,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108879694" name="Picture">
+                  <wp:docPr id="567757915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108879694" name="Picture"/>
+                          <pic:cNvPr id="567757915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20575,57 +20575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297345104" name="Picture">
+                  <wp:docPr id="170358856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297345104" name="Picture"/>
+                          <pic:cNvPr id="170358856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21956,57 +21956,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931055250" name="Picture">
+                  <wp:docPr id="1518883448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931055250" name="Picture"/>
+                          <pic:cNvPr id="1518883448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23118,57 +23118,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1959219181" name="Picture">
+                        <wp:docPr id="136798396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1959219181" name="Picture"/>
+                                <pic:cNvPr id="136798396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24093,57 +24093,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="180644655" name="Picture">
+                        <wp:docPr id="1301969987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="180644655" name="Picture"/>
+                                <pic:cNvPr id="1301969987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25482,57 +25482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144186301" name="Picture">
+                  <wp:docPr id="2114701260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144186301" name="Picture"/>
+                          <pic:cNvPr id="2114701260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25571,57 +25571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567647032" name="Picture">
+                  <wp:docPr id="1230685751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567647032" name="Picture"/>
+                          <pic:cNvPr id="1230685751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26215,57 +26215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270953959" name="Picture">
+                  <wp:docPr id="1209670515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270953959" name="Picture"/>
+                          <pic:cNvPr id="1209670515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27213,57 +27213,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834363069" name="Picture">
+                  <wp:docPr id="1199334509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834363069" name="Picture"/>
+                          <pic:cNvPr id="1199334509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27316,57 +27316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814186903" name="Picture">
+                  <wp:docPr id="795692101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814186903" name="Picture"/>
+                          <pic:cNvPr id="795692101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28693,57 +28693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669545056" name="Picture">
+                  <wp:docPr id="278482292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669545056" name="Picture"/>
+                          <pic:cNvPr id="278482292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29836,57 +29836,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="159037205" name="Picture">
+                        <wp:docPr id="1883759766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="159037205" name="Picture"/>
+                                <pic:cNvPr id="1883759766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31197,57 +31197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843773224" name="Picture">
+                  <wp:docPr id="711976199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843773224" name="Picture"/>
+                          <pic:cNvPr id="711976199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31286,57 +31286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942763086" name="Picture">
+                  <wp:docPr id="1716684056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942763086" name="Picture"/>
+                          <pic:cNvPr id="1716684056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31930,57 +31930,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005369852" name="Picture">
+                  <wp:docPr id="1228293809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005369852" name="Picture"/>
+                          <pic:cNvPr id="1228293809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32928,57 +32928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522556565" name="Picture">
+                  <wp:docPr id="259333621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522556565" name="Picture"/>
+                          <pic:cNvPr id="259333621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33031,57 +33031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039827802" name="Picture">
+                  <wp:docPr id="645174232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039827802" name="Picture"/>
+                          <pic:cNvPr id="645174232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34408,57 +34408,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785692819" name="Picture">
+                  <wp:docPr id="1164667346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785692819" name="Picture"/>
+                          <pic:cNvPr id="1164667346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35551,57 +35551,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1936005401" name="Picture">
+                        <wp:docPr id="1470595289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1936005401" name="Picture"/>
+                                <pic:cNvPr id="1470595289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36772,57 +36772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695049468" name="Picture">
+                  <wp:docPr id="1234982406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695049468" name="Picture"/>
+                          <pic:cNvPr id="1234982406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36843,57 +36843,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132819553" name="Picture">
+                  <wp:docPr id="276915129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132819553" name="Picture"/>
+                          <pic:cNvPr id="276915129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37257,57 +37257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979473786" name="Picture">
+                  <wp:docPr id="1030892656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979473786" name="Picture"/>
+                          <pic:cNvPr id="1030892656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>