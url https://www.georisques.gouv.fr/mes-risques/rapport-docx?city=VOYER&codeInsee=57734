--- v1 (2026-10-11)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860746063" name="Picture">
+                  <wp:docPr id="1297699391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860746063" name="Picture"/>
+                          <pic:cNvPr id="1297699391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566154908" name="Picture">
+                  <wp:docPr id="1057445313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566154908" name="Picture"/>
+                          <pic:cNvPr id="1057445313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1342685628" name="Picture">
+                        <wp:docPr id="1864292992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1342685628" name="Picture"/>
+                                <pic:cNvPr id="1864292992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682321495" name="Picture">
+                  <wp:docPr id="327726979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682321495" name="Picture"/>
+                          <pic:cNvPr id="327726979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744180240" name="Picture">
+                  <wp:docPr id="348040045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744180240" name="Picture"/>
+                          <pic:cNvPr id="348040045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="505885354" name="Picture">
+                  <wp:docPr id="1543663117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="505885354" name="Picture"/>
+                          <pic:cNvPr id="1543663117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749584233" name="Picture">
+                  <wp:docPr id="818074477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749584233" name="Picture"/>
+                          <pic:cNvPr id="818074477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701351089" name="Picture">
+                  <wp:docPr id="2107738588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701351089" name="Picture"/>
+                          <pic:cNvPr id="2107738588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="617502849" name="Picture">
+                        <wp:docPr id="124087087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="617502849" name="Picture"/>
+                                <pic:cNvPr id="124087087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1768570065" name="Picture">
+                        <wp:docPr id="246043847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1768570065" name="Picture"/>
+                                <pic:cNvPr id="246043847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1998490089" name="Picture">
+                        <wp:docPr id="337440150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1998490089" name="Picture"/>
+                                <pic:cNvPr id="337440150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1945975028" name="Picture">
+                        <wp:docPr id="1422589661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1945975028" name="Picture"/>
+                                <pic:cNvPr id="1422589661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1676789020" name="Picture">
+                        <wp:docPr id="95455025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1676789020" name="Picture"/>
+                                <pic:cNvPr id="95455025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1000182881" name="Picture">
+                        <wp:docPr id="1140979411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1000182881" name="Picture"/>
+                                <pic:cNvPr id="1140979411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1725414464" name="Picture">
+                        <wp:docPr id="1229873341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1725414464" name="Picture"/>
+                                <pic:cNvPr id="1229873341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="464069638" name="Picture">
+                        <wp:docPr id="136814321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="464069638" name="Picture"/>
+                                <pic:cNvPr id="136814321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="922077984" name="Picture">
+                        <wp:docPr id="443275661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="922077984" name="Picture"/>
+                                <pic:cNvPr id="443275661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1092484775" name="Picture">
+                        <wp:docPr id="460472623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1092484775" name="Picture"/>
+                                <pic:cNvPr id="460472623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1394838141" name="Picture">
+                        <wp:docPr id="1550329334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1394838141" name="Picture"/>
+                                <pic:cNvPr id="1550329334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="329469693" name="Picture">
+                        <wp:docPr id="1094293737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="329469693" name="Picture"/>
+                                <pic:cNvPr id="1094293737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243463841" name="Picture">
+                  <wp:docPr id="1077898626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243463841" name="Picture"/>
+                          <pic:cNvPr id="1077898626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123143181" name="Picture">
+                  <wp:docPr id="1142175376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123143181" name="Picture"/>
+                          <pic:cNvPr id="1142175376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043478216" name="Picture">
+                  <wp:docPr id="2050919004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043478216" name="Picture"/>
+                          <pic:cNvPr id="2050919004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1188716019" name="Picture">
+                  <wp:docPr id="1690294424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1188716019" name="Picture"/>
+                          <pic:cNvPr id="1690294424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925014032" name="Picture">
+                  <wp:docPr id="1178561902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925014032" name="Picture"/>
+                          <pic:cNvPr id="1178561902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044071669" name="Picture">
+                  <wp:docPr id="614912462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044071669" name="Picture"/>
+                          <pic:cNvPr id="614912462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="319846846" name="Picture">
+                        <wp:docPr id="1490037343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="319846846" name="Picture"/>
+                                <pic:cNvPr id="1490037343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1217170285" name="Picture">
+                        <wp:docPr id="1042476799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1217170285" name="Picture"/>
+                                <pic:cNvPr id="1042476799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18741,57 +18741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380781377" name="Picture">
+                  <wp:docPr id="227808047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380781377" name="Picture"/>
+                          <pic:cNvPr id="227808047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18830,57 +18830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789531053" name="Picture">
+                  <wp:docPr id="1707939433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789531053" name="Picture"/>
+                          <pic:cNvPr id="1707939433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19474,57 +19474,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66349250" name="Picture">
+                  <wp:docPr id="1286687033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66349250" name="Picture"/>
+                          <pic:cNvPr id="1286687033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20472,57 +20472,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567757915" name="Picture">
+                  <wp:docPr id="991760997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567757915" name="Picture"/>
+                          <pic:cNvPr id="991760997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20575,57 +20575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170358856" name="Picture">
+                  <wp:docPr id="1000138461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170358856" name="Picture"/>
+                          <pic:cNvPr id="1000138461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21956,57 +21956,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518883448" name="Picture">
+                  <wp:docPr id="1955428847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518883448" name="Picture"/>
+                          <pic:cNvPr id="1955428847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23118,57 +23118,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="136798396" name="Picture">
+                        <wp:docPr id="1666068176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="136798396" name="Picture"/>
+                                <pic:cNvPr id="1666068176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24093,57 +24093,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1301969987" name="Picture">
+                        <wp:docPr id="1730014475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1301969987" name="Picture"/>
+                                <pic:cNvPr id="1730014475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25482,57 +25482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114701260" name="Picture">
+                  <wp:docPr id="1966569366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114701260" name="Picture"/>
+                          <pic:cNvPr id="1966569366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25571,57 +25571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230685751" name="Picture">
+                  <wp:docPr id="315177406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230685751" name="Picture"/>
+                          <pic:cNvPr id="315177406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26215,57 +26215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209670515" name="Picture">
+                  <wp:docPr id="848288821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209670515" name="Picture"/>
+                          <pic:cNvPr id="848288821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27213,57 +27213,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199334509" name="Picture">
+                  <wp:docPr id="1229221857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199334509" name="Picture"/>
+                          <pic:cNvPr id="1229221857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27316,57 +27316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795692101" name="Picture">
+                  <wp:docPr id="1529908164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795692101" name="Picture"/>
+                          <pic:cNvPr id="1529908164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28693,57 +28693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278482292" name="Picture">
+                  <wp:docPr id="1280428508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278482292" name="Picture"/>
+                          <pic:cNvPr id="1280428508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29836,57 +29836,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1883759766" name="Picture">
+                        <wp:docPr id="2110946873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1883759766" name="Picture"/>
+                                <pic:cNvPr id="2110946873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31197,57 +31197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711976199" name="Picture">
+                  <wp:docPr id="1066358646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711976199" name="Picture"/>
+                          <pic:cNvPr id="1066358646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31286,57 +31286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716684056" name="Picture">
+                  <wp:docPr id="752211043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716684056" name="Picture"/>
+                          <pic:cNvPr id="752211043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31930,57 +31930,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228293809" name="Picture">
+                  <wp:docPr id="2139472231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228293809" name="Picture"/>
+                          <pic:cNvPr id="2139472231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32928,57 +32928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259333621" name="Picture">
+                  <wp:docPr id="1414614206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259333621" name="Picture"/>
+                          <pic:cNvPr id="1414614206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33031,57 +33031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645174232" name="Picture">
+                  <wp:docPr id="1715099624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645174232" name="Picture"/>
+                          <pic:cNvPr id="1715099624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34408,57 +34408,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164667346" name="Picture">
+                  <wp:docPr id="883778745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164667346" name="Picture"/>
+                          <pic:cNvPr id="883778745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35551,57 +35551,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1470595289" name="Picture">
+                        <wp:docPr id="1110229775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1470595289" name="Picture"/>
+                                <pic:cNvPr id="1110229775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36772,57 +36772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234982406" name="Picture">
+                  <wp:docPr id="503054175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234982406" name="Picture"/>
+                          <pic:cNvPr id="503054175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36843,57 +36843,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276915129" name="Picture">
+                  <wp:docPr id="2055609947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276915129" name="Picture"/>
+                          <pic:cNvPr id="2055609947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37257,57 +37257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030892656" name="Picture">
+                  <wp:docPr id="412994175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030892656" name="Picture"/>
+                          <pic:cNvPr id="412994175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>