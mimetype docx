--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382248053" name="Picture">
+                  <wp:docPr id="395033397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382248053" name="Picture"/>
+                          <pic:cNvPr id="395033397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362186626" name="Picture">
+                  <wp:docPr id="1427779179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362186626" name="Picture"/>
+                          <pic:cNvPr id="1427779179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="660941068" name="Picture">
+                        <wp:docPr id="2019301742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="660941068" name="Picture"/>
+                                <pic:cNvPr id="2019301742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129340984" name="Picture">
+                  <wp:docPr id="450252757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129340984" name="Picture"/>
+                          <pic:cNvPr id="450252757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961471531" name="Picture">
+                  <wp:docPr id="805116455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961471531" name="Picture"/>
+                          <pic:cNvPr id="805116455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404446368" name="Picture">
+                  <wp:docPr id="1915628700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404446368" name="Picture"/>
+                          <pic:cNvPr id="1915628700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184373746" name="Picture">
+                  <wp:docPr id="79429470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184373746" name="Picture"/>
+                          <pic:cNvPr id="79429470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="505329429" name="Picture">
+                  <wp:docPr id="1463763560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="505329429" name="Picture"/>
+                          <pic:cNvPr id="1463763560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1884602696" name="Picture">
+                        <wp:docPr id="1476357501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1884602696" name="Picture"/>
+                                <pic:cNvPr id="1476357501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403040077" name="Picture">
+                        <wp:docPr id="344966393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403040077" name="Picture"/>
+                                <pic:cNvPr id="344966393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="158370116" name="Picture">
+                        <wp:docPr id="2105728715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="158370116" name="Picture"/>
+                                <pic:cNvPr id="2105728715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="64010690" name="Picture">
+                        <wp:docPr id="440369475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="64010690" name="Picture"/>
+                                <pic:cNvPr id="440369475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="61090805" name="Picture">
+                        <wp:docPr id="422852703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="61090805" name="Picture"/>
+                                <pic:cNvPr id="422852703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1138276642" name="Picture">
+                        <wp:docPr id="678777673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1138276642" name="Picture"/>
+                                <pic:cNvPr id="678777673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1125833567" name="Picture">
+                        <wp:docPr id="1714547163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1125833567" name="Picture"/>
+                                <pic:cNvPr id="1714547163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1893384190" name="Picture">
+                        <wp:docPr id="1836427029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1893384190" name="Picture"/>
+                                <pic:cNvPr id="1836427029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="829775968" name="Picture">
+                        <wp:docPr id="2145490097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="829775968" name="Picture"/>
+                                <pic:cNvPr id="2145490097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1244379261" name="Picture">
+                        <wp:docPr id="718674537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1244379261" name="Picture"/>
+                                <pic:cNvPr id="718674537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1877001179" name="Picture">
+                        <wp:docPr id="388196939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1877001179" name="Picture"/>
+                                <pic:cNvPr id="388196939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="924729679" name="Picture">
+                        <wp:docPr id="713303651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="924729679" name="Picture"/>
+                                <pic:cNvPr id="713303651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809438455" name="Picture">
+                  <wp:docPr id="61246583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809438455" name="Picture"/>
+                          <pic:cNvPr id="61246583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422634102" name="Picture">
+                  <wp:docPr id="1509554233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422634102" name="Picture"/>
+                          <pic:cNvPr id="1509554233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1412223502" name="Picture">
+                  <wp:docPr id="1861475850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1412223502" name="Picture"/>
+                          <pic:cNvPr id="1861475850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960785282" name="Picture">
+                  <wp:docPr id="1991909684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960785282" name="Picture"/>
+                          <pic:cNvPr id="1991909684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373517645" name="Picture">
+                  <wp:docPr id="1041319658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373517645" name="Picture"/>
+                          <pic:cNvPr id="1041319658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450593950" name="Picture">
+                  <wp:docPr id="1836039300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450593950" name="Picture"/>
+                          <pic:cNvPr id="1836039300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="289715944" name="Picture">
+                        <wp:docPr id="1753343878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="289715944" name="Picture"/>
+                                <pic:cNvPr id="1753343878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465557673" name="Picture">
+                  <wp:docPr id="553157532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465557673" name="Picture"/>
+                          <pic:cNvPr id="553157532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111693450" name="Picture">
+                  <wp:docPr id="1874582328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111693450" name="Picture"/>
+                          <pic:cNvPr id="1874582328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854543169" name="Picture">
+                  <wp:docPr id="140623006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854543169" name="Picture"/>
+                          <pic:cNvPr id="140623006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496797452" name="Picture">
+                  <wp:docPr id="1950972574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496797452" name="Picture"/>
+                          <pic:cNvPr id="1950972574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089493932" name="Picture">
+                  <wp:docPr id="149976918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089493932" name="Picture"/>
+                          <pic:cNvPr id="149976918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501877541" name="Picture">
+                  <wp:docPr id="1157799031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501877541" name="Picture"/>
+                          <pic:cNvPr id="1157799031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="50827752" name="Picture">
+                        <wp:docPr id="1787191315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="50827752" name="Picture"/>
+                                <pic:cNvPr id="1787191315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094350672" name="Picture">
+                  <wp:docPr id="1001826320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094350672" name="Picture"/>
+                          <pic:cNvPr id="1001826320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195135887" name="Picture">
+                  <wp:docPr id="682865889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195135887" name="Picture"/>
+                          <pic:cNvPr id="682865889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103496761" name="Picture">
+                  <wp:docPr id="77854797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103496761" name="Picture"/>
+                          <pic:cNvPr id="77854797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878541648" name="Picture">
+                  <wp:docPr id="1152079902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878541648" name="Picture"/>
+                          <pic:cNvPr id="1152079902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016299150" name="Picture">
+                  <wp:docPr id="2031950917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016299150" name="Picture"/>
+                          <pic:cNvPr id="2031950917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204568457" name="Picture">
+                  <wp:docPr id="775243720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204568457" name="Picture"/>
+                          <pic:cNvPr id="775243720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1983364128" name="Picture">
+                        <wp:docPr id="2111676067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1983364128" name="Picture"/>
+                                <pic:cNvPr id="2111676067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908211792" name="Picture">
+                  <wp:docPr id="2035453399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908211792" name="Picture"/>
+                          <pic:cNvPr id="2035453399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118551074" name="Picture">
+                  <wp:docPr id="438395891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118551074" name="Picture"/>
+                          <pic:cNvPr id="438395891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="737706610" name="Picture">
+                  <wp:docPr id="554591395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="737706610" name="Picture"/>
+                          <pic:cNvPr id="554591395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331135141" name="Picture">
+                  <wp:docPr id="276588086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331135141" name="Picture"/>
+                          <pic:cNvPr id="276588086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021234790" name="Picture">
+                  <wp:docPr id="1667773597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021234790" name="Picture"/>
+                          <pic:cNvPr id="1667773597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519130470" name="Picture">
+                  <wp:docPr id="328291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519130470" name="Picture"/>
+                          <pic:cNvPr id="328291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="581431952" name="Picture">
+                        <wp:docPr id="977998786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="581431952" name="Picture"/>
+                                <pic:cNvPr id="977998786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413857413" name="Picture">
+                  <wp:docPr id="318048498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413857413" name="Picture"/>
+                          <pic:cNvPr id="318048498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391903752" name="Picture">
+                  <wp:docPr id="1760944796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391903752" name="Picture"/>
+                          <pic:cNvPr id="1760944796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130037622" name="Picture">
+                  <wp:docPr id="1756347989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130037622" name="Picture"/>
+                          <pic:cNvPr id="1756347989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>