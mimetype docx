--- v1 (2026-10-11)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395033397" name="Picture">
+                  <wp:docPr id="1769593646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395033397" name="Picture"/>
+                          <pic:cNvPr id="1769593646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427779179" name="Picture">
+                  <wp:docPr id="1729863934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427779179" name="Picture"/>
+                          <pic:cNvPr id="1729863934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2019301742" name="Picture">
+                        <wp:docPr id="2107076955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2019301742" name="Picture"/>
+                                <pic:cNvPr id="2107076955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450252757" name="Picture">
+                  <wp:docPr id="1553031484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450252757" name="Picture"/>
+                          <pic:cNvPr id="1553031484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805116455" name="Picture">
+                  <wp:docPr id="797922854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805116455" name="Picture"/>
+                          <pic:cNvPr id="797922854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915628700" name="Picture">
+                  <wp:docPr id="2121665733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915628700" name="Picture"/>
+                          <pic:cNvPr id="2121665733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79429470" name="Picture">
+                  <wp:docPr id="47143656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79429470" name="Picture"/>
+                          <pic:cNvPr id="47143656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463763560" name="Picture">
+                  <wp:docPr id="370358818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463763560" name="Picture"/>
+                          <pic:cNvPr id="370358818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1476357501" name="Picture">
+                        <wp:docPr id="215728367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1476357501" name="Picture"/>
+                                <pic:cNvPr id="215728367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="344966393" name="Picture">
+                        <wp:docPr id="753961626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="344966393" name="Picture"/>
+                                <pic:cNvPr id="753961626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2105728715" name="Picture">
+                        <wp:docPr id="1459075653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2105728715" name="Picture"/>
+                                <pic:cNvPr id="1459075653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="440369475" name="Picture">
+                        <wp:docPr id="506165093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="440369475" name="Picture"/>
+                                <pic:cNvPr id="506165093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="422852703" name="Picture">
+                        <wp:docPr id="384568765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="422852703" name="Picture"/>
+                                <pic:cNvPr id="384568765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="678777673" name="Picture">
+                        <wp:docPr id="533984454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="678777673" name="Picture"/>
+                                <pic:cNvPr id="533984454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1714547163" name="Picture">
+                        <wp:docPr id="436804092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1714547163" name="Picture"/>
+                                <pic:cNvPr id="436804092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1836427029" name="Picture">
+                        <wp:docPr id="843149737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1836427029" name="Picture"/>
+                                <pic:cNvPr id="843149737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2145490097" name="Picture">
+                        <wp:docPr id="1023805128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2145490097" name="Picture"/>
+                                <pic:cNvPr id="1023805128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="718674537" name="Picture">
+                        <wp:docPr id="148249227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="718674537" name="Picture"/>
+                                <pic:cNvPr id="148249227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="388196939" name="Picture">
+                        <wp:docPr id="141429774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="388196939" name="Picture"/>
+                                <pic:cNvPr id="141429774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="713303651" name="Picture">
+                        <wp:docPr id="1417441816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="713303651" name="Picture"/>
+                                <pic:cNvPr id="1417441816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61246583" name="Picture">
+                  <wp:docPr id="956993159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61246583" name="Picture"/>
+                          <pic:cNvPr id="956993159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509554233" name="Picture">
+                  <wp:docPr id="2118294971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509554233" name="Picture"/>
+                          <pic:cNvPr id="2118294971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861475850" name="Picture">
+                  <wp:docPr id="1209172267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861475850" name="Picture"/>
+                          <pic:cNvPr id="1209172267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991909684" name="Picture">
+                  <wp:docPr id="407748921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991909684" name="Picture"/>
+                          <pic:cNvPr id="407748921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041319658" name="Picture">
+                  <wp:docPr id="1658703805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041319658" name="Picture"/>
+                          <pic:cNvPr id="1658703805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836039300" name="Picture">
+                  <wp:docPr id="881839438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836039300" name="Picture"/>
+                          <pic:cNvPr id="881839438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1753343878" name="Picture">
+                        <wp:docPr id="944767318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1753343878" name="Picture"/>
+                                <pic:cNvPr id="944767318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553157532" name="Picture">
+                  <wp:docPr id="136305256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553157532" name="Picture"/>
+                          <pic:cNvPr id="136305256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874582328" name="Picture">
+                  <wp:docPr id="1940744097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874582328" name="Picture"/>
+                          <pic:cNvPr id="1940744097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140623006" name="Picture">
+                  <wp:docPr id="1271890483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140623006" name="Picture"/>
+                          <pic:cNvPr id="1271890483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950972574" name="Picture">
+                  <wp:docPr id="499369657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950972574" name="Picture"/>
+                          <pic:cNvPr id="499369657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149976918" name="Picture">
+                  <wp:docPr id="729101962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149976918" name="Picture"/>
+                          <pic:cNvPr id="729101962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157799031" name="Picture">
+                  <wp:docPr id="218014856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157799031" name="Picture"/>
+                          <pic:cNvPr id="218014856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1787191315" name="Picture">
+                        <wp:docPr id="98160590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1787191315" name="Picture"/>
+                                <pic:cNvPr id="98160590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001826320" name="Picture">
+                  <wp:docPr id="2096816409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001826320" name="Picture"/>
+                          <pic:cNvPr id="2096816409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682865889" name="Picture">
+                  <wp:docPr id="191336581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682865889" name="Picture"/>
+                          <pic:cNvPr id="191336581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77854797" name="Picture">
+                  <wp:docPr id="1394918197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77854797" name="Picture"/>
+                          <pic:cNvPr id="1394918197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152079902" name="Picture">
+                  <wp:docPr id="789716032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152079902" name="Picture"/>
+                          <pic:cNvPr id="789716032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031950917" name="Picture">
+                  <wp:docPr id="590941315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031950917" name="Picture"/>
+                          <pic:cNvPr id="590941315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775243720" name="Picture">
+                  <wp:docPr id="2060731256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775243720" name="Picture"/>
+                          <pic:cNvPr id="2060731256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2111676067" name="Picture">
+                        <wp:docPr id="2013890538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2111676067" name="Picture"/>
+                                <pic:cNvPr id="2013890538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035453399" name="Picture">
+                  <wp:docPr id="538891280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035453399" name="Picture"/>
+                          <pic:cNvPr id="538891280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438395891" name="Picture">
+                  <wp:docPr id="567325195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438395891" name="Picture"/>
+                          <pic:cNvPr id="567325195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554591395" name="Picture">
+                  <wp:docPr id="1218667644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554591395" name="Picture"/>
+                          <pic:cNvPr id="1218667644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276588086" name="Picture">
+                  <wp:docPr id="760033230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276588086" name="Picture"/>
+                          <pic:cNvPr id="760033230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667773597" name="Picture">
+                  <wp:docPr id="119043452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667773597" name="Picture"/>
+                          <pic:cNvPr id="119043452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328291" name="Picture">
+                  <wp:docPr id="1179267704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328291" name="Picture"/>
+                          <pic:cNvPr id="1179267704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="977998786" name="Picture">
+                        <wp:docPr id="2083361653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="977998786" name="Picture"/>
+                                <pic:cNvPr id="2083361653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318048498" name="Picture">
+                  <wp:docPr id="1810085754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318048498" name="Picture"/>
+                          <pic:cNvPr id="1810085754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760944796" name="Picture">
+                  <wp:docPr id="22460802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760944796" name="Picture"/>
+                          <pic:cNvPr id="22460802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756347989" name="Picture">
+                  <wp:docPr id="852986194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756347989" name="Picture"/>
+                          <pic:cNvPr id="852986194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>