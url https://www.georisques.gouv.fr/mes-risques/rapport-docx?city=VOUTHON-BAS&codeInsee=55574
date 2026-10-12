--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654460602" name="Picture">
+                  <wp:docPr id="796005542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654460602" name="Picture"/>
+                          <pic:cNvPr id="796005542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773279030" name="Picture">
+                  <wp:docPr id="2054897016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773279030" name="Picture"/>
+                          <pic:cNvPr id="2054897016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1237633037" name="Picture">
+                        <wp:docPr id="441766521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1237633037" name="Picture"/>
+                                <pic:cNvPr id="441766521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417289455" name="Picture">
+                  <wp:docPr id="1480087072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417289455" name="Picture"/>
+                          <pic:cNvPr id="1480087072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241769447" name="Picture">
+                  <wp:docPr id="1910588101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241769447" name="Picture"/>
+                          <pic:cNvPr id="1910588101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187675313" name="Picture">
+                  <wp:docPr id="1409785720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187675313" name="Picture"/>
+                          <pic:cNvPr id="1409785720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597821133" name="Picture">
+                  <wp:docPr id="180417437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597821133" name="Picture"/>
+                          <pic:cNvPr id="180417437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702852193" name="Picture">
+                  <wp:docPr id="734262730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702852193" name="Picture"/>
+                          <pic:cNvPr id="734262730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1456308628" name="Picture">
+                        <wp:docPr id="707543328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1456308628" name="Picture"/>
+                                <pic:cNvPr id="707543328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="323306060" name="Picture">
+                        <wp:docPr id="920127902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="323306060" name="Picture"/>
+                                <pic:cNvPr id="920127902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="324058572" name="Picture">
+                        <wp:docPr id="1844573174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="324058572" name="Picture"/>
+                                <pic:cNvPr id="1844573174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1851545337" name="Picture">
+                        <wp:docPr id="133536002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1851545337" name="Picture"/>
+                                <pic:cNvPr id="133536002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="348229052" name="Picture">
+                        <wp:docPr id="2038198649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="348229052" name="Picture"/>
+                                <pic:cNvPr id="2038198649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1728524863" name="Picture">
+                        <wp:docPr id="979639325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1728524863" name="Picture"/>
+                                <pic:cNvPr id="979639325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1112709324" name="Picture">
+                        <wp:docPr id="295974019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1112709324" name="Picture"/>
+                                <pic:cNvPr id="295974019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1878581264" name="Picture">
+                        <wp:docPr id="1334955539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1878581264" name="Picture"/>
+                                <pic:cNvPr id="1334955539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="51596360" name="Picture">
+                        <wp:docPr id="1857439614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="51596360" name="Picture"/>
+                                <pic:cNvPr id="1857439614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2020802651" name="Picture">
+                        <wp:docPr id="2073787297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2020802651" name="Picture"/>
+                                <pic:cNvPr id="2073787297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1126646505" name="Picture">
+                        <wp:docPr id="138916605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1126646505" name="Picture"/>
+                                <pic:cNvPr id="138916605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="826010292" name="Picture">
+                        <wp:docPr id="999771519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="826010292" name="Picture"/>
+                                <pic:cNvPr id="999771519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2036253927" name="Picture">
+                        <wp:docPr id="41788996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2036253927" name="Picture"/>
+                                <pic:cNvPr id="41788996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1451345486" name="Picture">
+                        <wp:docPr id="105592092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1451345486" name="Picture"/>
+                                <pic:cNvPr id="105592092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2145393085" name="Picture">
+                        <wp:docPr id="240721637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2145393085" name="Picture"/>
+                                <pic:cNvPr id="240721637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121144946" name="Picture">
+                  <wp:docPr id="772957457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121144946" name="Picture"/>
+                          <pic:cNvPr id="772957457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873060062" name="Picture">
+                  <wp:docPr id="1560713887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873060062" name="Picture"/>
+                          <pic:cNvPr id="1560713887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318861594" name="Picture">
+                  <wp:docPr id="927169970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318861594" name="Picture"/>
+                          <pic:cNvPr id="927169970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901611784" name="Picture">
+                  <wp:docPr id="1809934574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901611784" name="Picture"/>
+                          <pic:cNvPr id="1809934574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417529916" name="Picture">
+                  <wp:docPr id="1292180499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417529916" name="Picture"/>
+                          <pic:cNvPr id="1292180499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290837282" name="Picture">
+                  <wp:docPr id="513729926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290837282" name="Picture"/>
+                          <pic:cNvPr id="513729926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1159562645" name="Picture">
+                        <wp:docPr id="33139024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1159562645" name="Picture"/>
+                                <pic:cNvPr id="33139024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28745814" name="Picture">
+                  <wp:docPr id="859496798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28745814" name="Picture"/>
+                          <pic:cNvPr id="859496798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691305668" name="Picture">
+                  <wp:docPr id="284815000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691305668" name="Picture"/>
+                          <pic:cNvPr id="284815000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297565413" name="Picture">
+                  <wp:docPr id="1543927550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297565413" name="Picture"/>
+                          <pic:cNvPr id="1543927550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571187774" name="Picture">
+                  <wp:docPr id="521493888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571187774" name="Picture"/>
+                          <pic:cNvPr id="521493888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743826085" name="Picture">
+                  <wp:docPr id="167409205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743826085" name="Picture"/>
+                          <pic:cNvPr id="167409205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321427154" name="Picture">
+                  <wp:docPr id="1469820096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321427154" name="Picture"/>
+                          <pic:cNvPr id="1469820096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1832072389" name="Picture">
+                        <wp:docPr id="654000092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1832072389" name="Picture"/>
+                                <pic:cNvPr id="654000092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950374972" name="Picture">
+                  <wp:docPr id="1814852208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950374972" name="Picture"/>
+                          <pic:cNvPr id="1814852208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234838528" name="Picture">
+                  <wp:docPr id="1425219389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234838528" name="Picture"/>
+                          <pic:cNvPr id="1425219389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481495939" name="Picture">
+                  <wp:docPr id="568942166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481495939" name="Picture"/>
+                          <pic:cNvPr id="568942166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598846647" name="Picture">
+                  <wp:docPr id="1699719375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598846647" name="Picture"/>
+                          <pic:cNvPr id="1699719375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569494303" name="Picture">
+                  <wp:docPr id="1970053364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569494303" name="Picture"/>
+                          <pic:cNvPr id="1970053364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175634209" name="Picture">
+                  <wp:docPr id="23531264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175634209" name="Picture"/>
+                          <pic:cNvPr id="23531264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29452,51 +29452,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1680"/>
+          <w:trHeight w:hRule="atLeast" w:val="1500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="873081021" name="Picture">
+                        <wp:docPr id="1690698727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="873081021" name="Picture"/>
+                                <pic:cNvPr id="1690698727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30010,51 +30010,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="780"/>
+                <w:trHeight w:hRule="atLeast" w:val="600"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -30081,55 +30081,53 @@
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Mouvement de terrain</w:t>
                     <w:br/>
+                    <w:t xml:space="preserve">  Affaissements et effondrements d'origine anthropique (anciennes carrières souterraines, hors mines)</w:t>
+                    <w:br/>
                     <w:t xml:space="preserve">  Tassements différentiels</w:t>
-                    <w:br/>
-[...2 lines deleted...]
-                    <w:t xml:space="preserve">  Par une crue à débordement lent de cours d'eau</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
@@ -31288,51 +31286,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1220"/>
+          <w:trHeight w:hRule="exact" w:val="1400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -31955,57 +31953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491992875" name="Picture">
+                  <wp:docPr id="1832826999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491992875" name="Picture"/>
+                          <pic:cNvPr id="1832826999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32026,57 +32024,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314153868" name="Picture">
+                  <wp:docPr id="1471529013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314153868" name="Picture"/>
+                          <pic:cNvPr id="1471529013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32505,57 +32503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729735995" name="Picture">
+                  <wp:docPr id="62400543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729735995" name="Picture"/>
+                          <pic:cNvPr id="62400543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33797,57 +33795,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445005109" name="Picture">
+                  <wp:docPr id="1828908368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445005109" name="Picture"/>
+                          <pic:cNvPr id="1828908368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33886,57 +33884,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997755372" name="Picture">
+                  <wp:docPr id="340737197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997755372" name="Picture"/>
+                          <pic:cNvPr id="340737197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34530,57 +34528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732430606" name="Picture">
+                  <wp:docPr id="1458898667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732430606" name="Picture"/>
+                          <pic:cNvPr id="1458898667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35528,57 +35526,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361181057" name="Picture">
+                  <wp:docPr id="929548141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361181057" name="Picture"/>
+                          <pic:cNvPr id="929548141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35631,57 +35629,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106735731" name="Picture">
+                  <wp:docPr id="46647588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106735731" name="Picture"/>
+                          <pic:cNvPr id="46647588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37008,57 +37006,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401827609" name="Picture">
+                  <wp:docPr id="337440535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401827609" name="Picture"/>
+                          <pic:cNvPr id="337440535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38151,57 +38149,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="48893034" name="Picture">
+                        <wp:docPr id="2088651108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="48893034" name="Picture"/>
+                                <pic:cNvPr id="2088651108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39512,57 +39510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542041047" name="Picture">
+                  <wp:docPr id="266954155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542041047" name="Picture"/>
+                          <pic:cNvPr id="266954155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39601,57 +39599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215840002" name="Picture">
+                  <wp:docPr id="1397348941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215840002" name="Picture"/>
+                          <pic:cNvPr id="1397348941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40245,57 +40243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860040358" name="Picture">
+                  <wp:docPr id="2105929822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860040358" name="Picture"/>
+                          <pic:cNvPr id="2105929822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41243,57 +41241,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564477903" name="Picture">
+                  <wp:docPr id="2118843478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564477903" name="Picture"/>
+                          <pic:cNvPr id="2118843478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41346,57 +41344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603790939" name="Picture">
+                  <wp:docPr id="1101937595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603790939" name="Picture"/>
+                          <pic:cNvPr id="1101937595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42723,57 +42721,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409651325" name="Picture">
+                  <wp:docPr id="1264806606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409651325" name="Picture"/>
+                          <pic:cNvPr id="1264806606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43866,57 +43864,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="363341940" name="Picture">
+                        <wp:docPr id="537910988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="363341940" name="Picture"/>
+                                <pic:cNvPr id="537910988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45137,57 +45135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636985280" name="Picture">
+                  <wp:docPr id="321510747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636985280" name="Picture"/>
+                          <pic:cNvPr id="321510747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45217,57 +45215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500261926" name="Picture">
+                  <wp:docPr id="1695380994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500261926" name="Picture"/>
+                          <pic:cNvPr id="1695380994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45696,57 +45694,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380147011" name="Picture">
+                  <wp:docPr id="1347171202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380147011" name="Picture"/>
+                          <pic:cNvPr id="1347171202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47431,57 +47429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954128826" name="Picture">
+                  <wp:docPr id="811257880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954128826" name="Picture"/>
+                          <pic:cNvPr id="811257880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47502,57 +47500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775449299" name="Picture">
+                  <wp:docPr id="1055464823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775449299" name="Picture"/>
+                          <pic:cNvPr id="1055464823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47916,57 +47914,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724481808" name="Picture">
+                  <wp:docPr id="260634891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724481808" name="Picture"/>
+                          <pic:cNvPr id="260634891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>