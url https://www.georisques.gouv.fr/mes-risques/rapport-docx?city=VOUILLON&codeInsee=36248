--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1512679679" name="Picture">
+                  <wp:docPr id="1509050741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1512679679" name="Picture"/>
+                          <pic:cNvPr id="1509050741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637017987" name="Picture">
+                  <wp:docPr id="618493567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637017987" name="Picture"/>
+                          <pic:cNvPr id="618493567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="305431431" name="Picture">
+                        <wp:docPr id="1175848766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="305431431" name="Picture"/>
+                                <pic:cNvPr id="1175848766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710647903" name="Picture">
+                  <wp:docPr id="1227834346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710647903" name="Picture"/>
+                          <pic:cNvPr id="1227834346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481256563" name="Picture">
+                  <wp:docPr id="1900206180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481256563" name="Picture"/>
+                          <pic:cNvPr id="1900206180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590431479" name="Picture">
+                  <wp:docPr id="1255039832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590431479" name="Picture"/>
+                          <pic:cNvPr id="1255039832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981804254" name="Picture">
+                  <wp:docPr id="580303754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981804254" name="Picture"/>
+                          <pic:cNvPr id="580303754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063105908" name="Picture">
+                  <wp:docPr id="1789286087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063105908" name="Picture"/>
+                          <pic:cNvPr id="1789286087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2118415253" name="Picture">
+                        <wp:docPr id="119203146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2118415253" name="Picture"/>
+                                <pic:cNvPr id="119203146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1969630399" name="Picture">
+                        <wp:docPr id="1031379334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1969630399" name="Picture"/>
+                                <pic:cNvPr id="1031379334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1323072999" name="Picture">
+                        <wp:docPr id="1461797567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1323072999" name="Picture"/>
+                                <pic:cNvPr id="1461797567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1786646321" name="Picture">
+                        <wp:docPr id="78477335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1786646321" name="Picture"/>
+                                <pic:cNvPr id="78477335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="935764456" name="Picture">
+                        <wp:docPr id="1800483023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="935764456" name="Picture"/>
+                                <pic:cNvPr id="1800483023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1258253844" name="Picture">
+                        <wp:docPr id="1493819890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1258253844" name="Picture"/>
+                                <pic:cNvPr id="1493819890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="517944172" name="Picture">
+                        <wp:docPr id="818882616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="517944172" name="Picture"/>
+                                <pic:cNvPr id="818882616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1221688142" name="Picture">
+                        <wp:docPr id="2020724177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1221688142" name="Picture"/>
+                                <pic:cNvPr id="2020724177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1639968399" name="Picture">
+                        <wp:docPr id="535579867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1639968399" name="Picture"/>
+                                <pic:cNvPr id="535579867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1910417869" name="Picture">
+                        <wp:docPr id="1125056728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1910417869" name="Picture"/>
+                                <pic:cNvPr id="1125056728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2021207288" name="Picture">
+                        <wp:docPr id="675540215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2021207288" name="Picture"/>
+                                <pic:cNvPr id="675540215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="173958839" name="Picture">
+                        <wp:docPr id="524544819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="173958839" name="Picture"/>
+                                <pic:cNvPr id="524544819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1841575220" name="Picture">
+                        <wp:docPr id="1565354128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1841575220" name="Picture"/>
+                                <pic:cNvPr id="1565354128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1778376728" name="Picture">
+                        <wp:docPr id="546926424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1778376728" name="Picture"/>
+                                <pic:cNvPr id="546926424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1518699651" name="Picture">
+                        <wp:docPr id="1154461061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1518699651" name="Picture"/>
+                                <pic:cNvPr id="1154461061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253207294" name="Picture">
+                  <wp:docPr id="286334483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253207294" name="Picture"/>
+                          <pic:cNvPr id="286334483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469973584" name="Picture">
+                  <wp:docPr id="328804864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469973584" name="Picture"/>
+                          <pic:cNvPr id="328804864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690442695" name="Picture">
+                  <wp:docPr id="243843326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690442695" name="Picture"/>
+                          <pic:cNvPr id="243843326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328511610" name="Picture">
+                  <wp:docPr id="1723558699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328511610" name="Picture"/>
+                          <pic:cNvPr id="1723558699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384605021" name="Picture">
+                  <wp:docPr id="1905279698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384605021" name="Picture"/>
+                          <pic:cNvPr id="1905279698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473592131" name="Picture">
+                  <wp:docPr id="2054682344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473592131" name="Picture"/>
+                          <pic:cNvPr id="2054682344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="659997315" name="Picture">
+                        <wp:docPr id="1237130246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="659997315" name="Picture"/>
+                                <pic:cNvPr id="1237130246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381847866" name="Picture">
+                  <wp:docPr id="668726759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381847866" name="Picture"/>
+                          <pic:cNvPr id="668726759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706684620" name="Picture">
+                  <wp:docPr id="258720523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706684620" name="Picture"/>
+                          <pic:cNvPr id="258720523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953133602" name="Picture">
+                  <wp:docPr id="781689804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953133602" name="Picture"/>
+                          <pic:cNvPr id="781689804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664743803" name="Picture">
+                  <wp:docPr id="891701408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664743803" name="Picture"/>
+                          <pic:cNvPr id="891701408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446454793" name="Picture">
+                  <wp:docPr id="1153378731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446454793" name="Picture"/>
+                          <pic:cNvPr id="1153378731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594008286" name="Picture">
+                  <wp:docPr id="389732470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594008286" name="Picture"/>
+                          <pic:cNvPr id="389732470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1137576341" name="Picture">
+                        <wp:docPr id="1662440585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1137576341" name="Picture"/>
+                                <pic:cNvPr id="1662440585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="565885521" name="Picture">
+                        <wp:docPr id="443106236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="565885521" name="Picture"/>
+                                <pic:cNvPr id="443106236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311139666" name="Picture">
+                  <wp:docPr id="1326350052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311139666" name="Picture"/>
+                          <pic:cNvPr id="1326350052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053844154" name="Picture">
+                  <wp:docPr id="867707666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053844154" name="Picture"/>
+                          <pic:cNvPr id="867707666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794861256" name="Picture">
+                  <wp:docPr id="813506754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794861256" name="Picture"/>
+                          <pic:cNvPr id="813506754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708539026" name="Picture">
+                  <wp:docPr id="1481964588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708539026" name="Picture"/>
+                          <pic:cNvPr id="1481964588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571089695" name="Picture">
+                  <wp:docPr id="758998194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571089695" name="Picture"/>
+                          <pic:cNvPr id="758998194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056199672" name="Picture">
+                  <wp:docPr id="472464311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056199672" name="Picture"/>
+                          <pic:cNvPr id="472464311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1804558689" name="Picture">
+                        <wp:docPr id="1915738261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1804558689" name="Picture"/>
+                                <pic:cNvPr id="1915738261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768800565" name="Picture">
+                  <wp:docPr id="655274468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768800565" name="Picture"/>
+                          <pic:cNvPr id="655274468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371677910" name="Picture">
+                  <wp:docPr id="1128170773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371677910" name="Picture"/>
+                          <pic:cNvPr id="1128170773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511336471" name="Picture">
+                  <wp:docPr id="430320376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511336471" name="Picture"/>
+                          <pic:cNvPr id="430320376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445905499" name="Picture">
+                  <wp:docPr id="1084368868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445905499" name="Picture"/>
+                          <pic:cNvPr id="1084368868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224412440" name="Picture">
+                  <wp:docPr id="1928618797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224412440" name="Picture"/>
+                          <pic:cNvPr id="1928618797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121637787" name="Picture">
+                  <wp:docPr id="2105027891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121637787" name="Picture"/>
+                          <pic:cNvPr id="2105027891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1571130548" name="Picture">
+                        <wp:docPr id="1113573928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1571130548" name="Picture"/>
+                                <pic:cNvPr id="1113573928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910528977" name="Picture">
+                  <wp:docPr id="432421577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910528977" name="Picture"/>
+                          <pic:cNvPr id="432421577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207204737" name="Picture">
+                  <wp:docPr id="628403539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207204737" name="Picture"/>
+                          <pic:cNvPr id="628403539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832642213" name="Picture">
+                  <wp:docPr id="1222386262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832642213" name="Picture"/>
+                          <pic:cNvPr id="1222386262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423824735" name="Picture">
+                  <wp:docPr id="1858698032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423824735" name="Picture"/>
+                          <pic:cNvPr id="1858698032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657764186" name="Picture">
+                  <wp:docPr id="228592950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657764186" name="Picture"/>
+                          <pic:cNvPr id="228592950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980136267" name="Picture">
+                  <wp:docPr id="1498849357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980136267" name="Picture"/>
+                          <pic:cNvPr id="1498849357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478027530" name="Picture">
+                  <wp:docPr id="599870171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478027530" name="Picture"/>
+                          <pic:cNvPr id="599870171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140910093" name="Picture">
+                  <wp:docPr id="1469552071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140910093" name="Picture"/>
+                          <pic:cNvPr id="1469552071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594739908" name="Picture">
+                  <wp:docPr id="132147569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594739908" name="Picture"/>
+                          <pic:cNvPr id="132147569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>