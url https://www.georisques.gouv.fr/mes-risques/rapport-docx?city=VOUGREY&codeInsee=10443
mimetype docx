--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066972050" name="Picture">
+                  <wp:docPr id="1093719254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066972050" name="Picture"/>
+                          <pic:cNvPr id="1093719254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460747676" name="Picture">
+                  <wp:docPr id="356549047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460747676" name="Picture"/>
+                          <pic:cNvPr id="356549047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1654523892" name="Picture">
+                        <wp:docPr id="1555609837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1654523892" name="Picture"/>
+                                <pic:cNvPr id="1555609837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612794079" name="Picture">
+                  <wp:docPr id="1709489349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612794079" name="Picture"/>
+                          <pic:cNvPr id="1709489349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101675021" name="Picture">
+                  <wp:docPr id="831891241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101675021" name="Picture"/>
+                          <pic:cNvPr id="831891241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880849802" name="Picture">
+                  <wp:docPr id="965843741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880849802" name="Picture"/>
+                          <pic:cNvPr id="965843741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570546432" name="Picture">
+                  <wp:docPr id="257474011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570546432" name="Picture"/>
+                          <pic:cNvPr id="257474011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082828944" name="Picture">
+                  <wp:docPr id="1100393497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082828944" name="Picture"/>
+                          <pic:cNvPr id="1100393497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1538914951" name="Picture">
+                        <wp:docPr id="1641122446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1538914951" name="Picture"/>
+                                <pic:cNvPr id="1641122446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2048267153" name="Picture">
+                        <wp:docPr id="139491048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2048267153" name="Picture"/>
+                                <pic:cNvPr id="139491048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1026534327" name="Picture">
+                        <wp:docPr id="1791128426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1026534327" name="Picture"/>
+                                <pic:cNvPr id="1791128426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="163632128" name="Picture">
+                        <wp:docPr id="2051439790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="163632128" name="Picture"/>
+                                <pic:cNvPr id="2051439790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1508972571" name="Picture">
+                        <wp:docPr id="1746141740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1508972571" name="Picture"/>
+                                <pic:cNvPr id="1746141740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="871137280" name="Picture">
+                        <wp:docPr id="426895174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="871137280" name="Picture"/>
+                                <pic:cNvPr id="426895174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1850407197" name="Picture">
+                        <wp:docPr id="606511252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1850407197" name="Picture"/>
+                                <pic:cNvPr id="606511252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="248571031" name="Picture">
+                        <wp:docPr id="393477040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="248571031" name="Picture"/>
+                                <pic:cNvPr id="393477040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="835962663" name="Picture">
+                        <wp:docPr id="862158890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="835962663" name="Picture"/>
+                                <pic:cNvPr id="862158890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="960826180" name="Picture">
+                        <wp:docPr id="1948629936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="960826180" name="Picture"/>
+                                <pic:cNvPr id="1948629936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1475724315" name="Picture">
+                        <wp:docPr id="722948244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1475724315" name="Picture"/>
+                                <pic:cNvPr id="722948244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411145421" name="Picture">
+                        <wp:docPr id="610673390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411145421" name="Picture"/>
+                                <pic:cNvPr id="610673390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1682235345" name="Picture">
+                        <wp:docPr id="1193588854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1682235345" name="Picture"/>
+                                <pic:cNvPr id="1193588854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2131167402" name="Picture">
+                        <wp:docPr id="255048319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2131167402" name="Picture"/>
+                                <pic:cNvPr id="255048319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="202590384" name="Picture">
+                        <wp:docPr id="599422966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="202590384" name="Picture"/>
+                                <pic:cNvPr id="599422966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606661474" name="Picture">
+                  <wp:docPr id="543045865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606661474" name="Picture"/>
+                          <pic:cNvPr id="543045865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476293552" name="Picture">
+                  <wp:docPr id="737714169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476293552" name="Picture"/>
+                          <pic:cNvPr id="737714169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588826102" name="Picture">
+                  <wp:docPr id="1486459538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588826102" name="Picture"/>
+                          <pic:cNvPr id="1486459538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863632765" name="Picture">
+                  <wp:docPr id="1460330849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863632765" name="Picture"/>
+                          <pic:cNvPr id="1460330849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314260771" name="Picture">
+                  <wp:docPr id="1314112441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314260771" name="Picture"/>
+                          <pic:cNvPr id="1314112441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733952635" name="Picture">
+                  <wp:docPr id="1515854862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733952635" name="Picture"/>
+                          <pic:cNvPr id="1515854862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="470525530" name="Picture">
+                        <wp:docPr id="185517645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="470525530" name="Picture"/>
+                                <pic:cNvPr id="185517645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593091702" name="Picture">
+                  <wp:docPr id="126799011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593091702" name="Picture"/>
+                          <pic:cNvPr id="126799011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869687102" name="Picture">
+                  <wp:docPr id="822698387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869687102" name="Picture"/>
+                          <pic:cNvPr id="822698387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915618920" name="Picture">
+                  <wp:docPr id="1279845713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915618920" name="Picture"/>
+                          <pic:cNvPr id="1279845713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293258877" name="Picture">
+                  <wp:docPr id="392039420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293258877" name="Picture"/>
+                          <pic:cNvPr id="392039420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66411558" name="Picture">
+                  <wp:docPr id="1018649693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66411558" name="Picture"/>
+                          <pic:cNvPr id="1018649693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157168030" name="Picture">
+                  <wp:docPr id="2094522707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157168030" name="Picture"/>
+                          <pic:cNvPr id="2094522707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="382570282" name="Picture">
+                        <wp:docPr id="822622027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="382570282" name="Picture"/>
+                                <pic:cNvPr id="822622027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587897717" name="Picture">
+                  <wp:docPr id="1225374830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587897717" name="Picture"/>
+                          <pic:cNvPr id="1225374830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222457910" name="Picture">
+                  <wp:docPr id="1871237902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222457910" name="Picture"/>
+                          <pic:cNvPr id="1871237902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="261047080" name="Picture">
+                  <wp:docPr id="1515635288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="261047080" name="Picture"/>
+                          <pic:cNvPr id="1515635288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669696481" name="Picture">
+                  <wp:docPr id="665662052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669696481" name="Picture"/>
+                          <pic:cNvPr id="665662052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474734143" name="Picture">
+                  <wp:docPr id="643046390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474734143" name="Picture"/>
+                          <pic:cNvPr id="643046390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201527183" name="Picture">
+                  <wp:docPr id="33306646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201527183" name="Picture"/>
+                          <pic:cNvPr id="33306646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1261703917" name="Picture">
+                        <wp:docPr id="1697157262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1261703917" name="Picture"/>
+                                <pic:cNvPr id="1697157262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31953,57 +31953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123113594" name="Picture">
+                  <wp:docPr id="1612962821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123113594" name="Picture"/>
+                          <pic:cNvPr id="1612962821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32024,57 +32024,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864443631" name="Picture">
+                  <wp:docPr id="110139475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864443631" name="Picture"/>
+                          <pic:cNvPr id="110139475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32503,57 +32503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481544456" name="Picture">
+                  <wp:docPr id="664655087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481544456" name="Picture"/>
+                          <pic:cNvPr id="664655087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33795,57 +33795,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618750546" name="Picture">
+                  <wp:docPr id="1861458995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618750546" name="Picture"/>
+                          <pic:cNvPr id="1861458995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33884,57 +33884,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637639574" name="Picture">
+                  <wp:docPr id="1814283198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637639574" name="Picture"/>
+                          <pic:cNvPr id="1814283198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34528,57 +34528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306950782" name="Picture">
+                  <wp:docPr id="626018425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306950782" name="Picture"/>
+                          <pic:cNvPr id="626018425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35526,57 +35526,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835550255" name="Picture">
+                  <wp:docPr id="236618892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835550255" name="Picture"/>
+                          <pic:cNvPr id="236618892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35629,57 +35629,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758829298" name="Picture">
+                  <wp:docPr id="371624063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758829298" name="Picture"/>
+                          <pic:cNvPr id="371624063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37006,57 +37006,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956044864" name="Picture">
+                  <wp:docPr id="1707400326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956044864" name="Picture"/>
+                          <pic:cNvPr id="1707400326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38149,57 +38149,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1633833371" name="Picture">
+                        <wp:docPr id="260422954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1633833371" name="Picture"/>
+                                <pic:cNvPr id="260422954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39510,57 +39510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573913367" name="Picture">
+                  <wp:docPr id="1290166448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573913367" name="Picture"/>
+                          <pic:cNvPr id="1290166448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39599,57 +39599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358836941" name="Picture">
+                  <wp:docPr id="353738320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358836941" name="Picture"/>
+                          <pic:cNvPr id="353738320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40243,57 +40243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447174500" name="Picture">
+                  <wp:docPr id="1121290809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447174500" name="Picture"/>
+                          <pic:cNvPr id="1121290809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41241,57 +41241,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959826944" name="Picture">
+                  <wp:docPr id="1888295016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959826944" name="Picture"/>
+                          <pic:cNvPr id="1888295016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41344,57 +41344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935564973" name="Picture">
+                  <wp:docPr id="1871569512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935564973" name="Picture"/>
+                          <pic:cNvPr id="1871569512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42721,57 +42721,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395512003" name="Picture">
+                  <wp:docPr id="140130467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395512003" name="Picture"/>
+                          <pic:cNvPr id="140130467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43864,57 +43864,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="452832449" name="Picture">
+                        <wp:docPr id="2144579433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="452832449" name="Picture"/>
+                                <pic:cNvPr id="2144579433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45135,57 +45135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381707301" name="Picture">
+                  <wp:docPr id="170756087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381707301" name="Picture"/>
+                          <pic:cNvPr id="170756087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45215,57 +45215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538150670" name="Picture">
+                  <wp:docPr id="1611925342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538150670" name="Picture"/>
+                          <pic:cNvPr id="1611925342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45694,57 +45694,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148059233" name="Picture">
+                  <wp:docPr id="986985270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148059233" name="Picture"/>
+                          <pic:cNvPr id="986985270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47289,57 +47289,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507016309" name="Picture">
+                  <wp:docPr id="396055756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507016309" name="Picture"/>
+                          <pic:cNvPr id="396055756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47360,57 +47360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926380189" name="Picture">
+                  <wp:docPr id="1475710870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926380189" name="Picture"/>
+                          <pic:cNvPr id="1475710870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47774,57 +47774,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469901036" name="Picture">
+                  <wp:docPr id="1277381597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469901036" name="Picture"/>
+                          <pic:cNvPr id="1277381597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>