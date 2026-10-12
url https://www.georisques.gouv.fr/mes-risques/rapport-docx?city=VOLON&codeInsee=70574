--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245447766" name="Picture">
+                  <wp:docPr id="485934656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245447766" name="Picture"/>
+                          <pic:cNvPr id="485934656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117152118" name="Picture">
+                  <wp:docPr id="1314080711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117152118" name="Picture"/>
+                          <pic:cNvPr id="1314080711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1265440157" name="Picture">
+                        <wp:docPr id="903017387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1265440157" name="Picture"/>
+                                <pic:cNvPr id="903017387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150946174" name="Picture">
+                  <wp:docPr id="388199310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150946174" name="Picture"/>
+                          <pic:cNvPr id="388199310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134182329" name="Picture">
+                  <wp:docPr id="1797586766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134182329" name="Picture"/>
+                          <pic:cNvPr id="1797586766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116246747" name="Picture">
+                  <wp:docPr id="585995224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116246747" name="Picture"/>
+                          <pic:cNvPr id="585995224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039391420" name="Picture">
+                  <wp:docPr id="74727270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039391420" name="Picture"/>
+                          <pic:cNvPr id="74727270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97519829" name="Picture">
+                  <wp:docPr id="523192808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97519829" name="Picture"/>
+                          <pic:cNvPr id="523192808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1233757681" name="Picture">
+                        <wp:docPr id="2081330319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1233757681" name="Picture"/>
+                                <pic:cNvPr id="2081330319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1252718806" name="Picture">
+                        <wp:docPr id="236787453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1252718806" name="Picture"/>
+                                <pic:cNvPr id="236787453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1660732681" name="Picture">
+                        <wp:docPr id="1396784209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1660732681" name="Picture"/>
+                                <pic:cNvPr id="1396784209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="690279711" name="Picture">
+                        <wp:docPr id="686049716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="690279711" name="Picture"/>
+                                <pic:cNvPr id="686049716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="506020410" name="Picture">
+                        <wp:docPr id="1119250802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="506020410" name="Picture"/>
+                                <pic:cNvPr id="1119250802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="453857075" name="Picture">
+                        <wp:docPr id="52072017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="453857075" name="Picture"/>
+                                <pic:cNvPr id="52072017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1074367438" name="Picture">
+                        <wp:docPr id="365281271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1074367438" name="Picture"/>
+                                <pic:cNvPr id="365281271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="572017253" name="Picture">
+                        <wp:docPr id="1557500771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="572017253" name="Picture"/>
+                                <pic:cNvPr id="1557500771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1569839099" name="Picture">
+                        <wp:docPr id="175199882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1569839099" name="Picture"/>
+                                <pic:cNvPr id="175199882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="106431041" name="Picture">
+                        <wp:docPr id="1500935932" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="106431041" name="Picture"/>
+                                <pic:cNvPr id="1500935932" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1905620001" name="Picture">
+                        <wp:docPr id="814809309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1905620001" name="Picture"/>
+                                <pic:cNvPr id="814809309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="161891272" name="Picture">
+                        <wp:docPr id="488266026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="161891272" name="Picture"/>
+                                <pic:cNvPr id="488266026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="951817890" name="Picture">
+                        <wp:docPr id="1241432000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="951817890" name="Picture"/>
+                                <pic:cNvPr id="1241432000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1409556647" name="Picture">
+                        <wp:docPr id="1962675118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1409556647" name="Picture"/>
+                                <pic:cNvPr id="1962675118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1400731069" name="Picture">
+                        <wp:docPr id="1712792636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1400731069" name="Picture"/>
+                                <pic:cNvPr id="1712792636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735101726" name="Picture">
+                  <wp:docPr id="950949556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735101726" name="Picture"/>
+                          <pic:cNvPr id="950949556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110429879" name="Picture">
+                  <wp:docPr id="74193581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110429879" name="Picture"/>
+                          <pic:cNvPr id="74193581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077557725" name="Picture">
+                  <wp:docPr id="1153202939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077557725" name="Picture"/>
+                          <pic:cNvPr id="1153202939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603872861" name="Picture">
+                  <wp:docPr id="1663131790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603872861" name="Picture"/>
+                          <pic:cNvPr id="1663131790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214181873" name="Picture">
+                  <wp:docPr id="1227512296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214181873" name="Picture"/>
+                          <pic:cNvPr id="1227512296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462637864" name="Picture">
+                  <wp:docPr id="1238691594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462637864" name="Picture"/>
+                          <pic:cNvPr id="1238691594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1742250665" name="Picture">
+                        <wp:docPr id="1337731234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1742250665" name="Picture"/>
+                                <pic:cNvPr id="1337731234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953224839" name="Picture">
+                  <wp:docPr id="823888820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953224839" name="Picture"/>
+                          <pic:cNvPr id="823888820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788520602" name="Picture">
+                  <wp:docPr id="1928640682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788520602" name="Picture"/>
+                          <pic:cNvPr id="1928640682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210828294" name="Picture">
+                  <wp:docPr id="1554212718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210828294" name="Picture"/>
+                          <pic:cNvPr id="1554212718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911107648" name="Picture">
+                  <wp:docPr id="1845678472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911107648" name="Picture"/>
+                          <pic:cNvPr id="1845678472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836353127" name="Picture">
+                  <wp:docPr id="644128613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836353127" name="Picture"/>
+                          <pic:cNvPr id="644128613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321523227" name="Picture">
+                  <wp:docPr id="1370417100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321523227" name="Picture"/>
+                          <pic:cNvPr id="1370417100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1928375491" name="Picture">
+                        <wp:docPr id="1230322193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1928375491" name="Picture"/>
+                                <pic:cNvPr id="1230322193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1016981270" name="Picture">
+                        <wp:docPr id="697073495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1016981270" name="Picture"/>
+                                <pic:cNvPr id="697073495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266471666" name="Picture">
+                  <wp:docPr id="1231637957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266471666" name="Picture"/>
+                          <pic:cNvPr id="1231637957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589757006" name="Picture">
+                  <wp:docPr id="685486860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589757006" name="Picture"/>
+                          <pic:cNvPr id="685486860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924509740" name="Picture">
+                  <wp:docPr id="401090711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924509740" name="Picture"/>
+                          <pic:cNvPr id="401090711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081900377" name="Picture">
+                  <wp:docPr id="74325900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081900377" name="Picture"/>
+                          <pic:cNvPr id="74325900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609075858" name="Picture">
+                  <wp:docPr id="1522956575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609075858" name="Picture"/>
+                          <pic:cNvPr id="1522956575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484008521" name="Picture">
+                  <wp:docPr id="1025121810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484008521" name="Picture"/>
+                          <pic:cNvPr id="1025121810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1331460507" name="Picture">
+                        <wp:docPr id="1218865963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1331460507" name="Picture"/>
+                                <pic:cNvPr id="1218865963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415273235" name="Picture">
+                  <wp:docPr id="631314083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415273235" name="Picture"/>
+                          <pic:cNvPr id="631314083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752454998" name="Picture">
+                  <wp:docPr id="500510934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752454998" name="Picture"/>
+                          <pic:cNvPr id="500510934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786844931" name="Picture">
+                  <wp:docPr id="813923937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786844931" name="Picture"/>
+                          <pic:cNvPr id="813923937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568669445" name="Picture">
+                  <wp:docPr id="265303004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568669445" name="Picture"/>
+                          <pic:cNvPr id="265303004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010288803" name="Picture">
+                  <wp:docPr id="1871376517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010288803" name="Picture"/>
+                          <pic:cNvPr id="1871376517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="115252" name="Picture">
+                  <wp:docPr id="1921190408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="115252" name="Picture"/>
+                          <pic:cNvPr id="1921190408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1781579290" name="Picture">
+                        <wp:docPr id="406580750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1781579290" name="Picture"/>
+                                <pic:cNvPr id="406580750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336326208" name="Picture">
+                  <wp:docPr id="458495878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336326208" name="Picture"/>
+                          <pic:cNvPr id="458495878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545853376" name="Picture">
+                  <wp:docPr id="1549324668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545853376" name="Picture"/>
+                          <pic:cNvPr id="1549324668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851295306" name="Picture">
+                  <wp:docPr id="1025103488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851295306" name="Picture"/>
+                          <pic:cNvPr id="1025103488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119781612" name="Picture">
+                  <wp:docPr id="65139587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119781612" name="Picture"/>
+                          <pic:cNvPr id="65139587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106747140" name="Picture">
+                  <wp:docPr id="1167126189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106747140" name="Picture"/>
+                          <pic:cNvPr id="1167126189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417138016" name="Picture">
+                  <wp:docPr id="1356625252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417138016" name="Picture"/>
+                          <pic:cNvPr id="1356625252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977128082" name="Picture">
+                  <wp:docPr id="1427613083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977128082" name="Picture"/>
+                          <pic:cNvPr id="1427613083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745620137" name="Picture">
+                  <wp:docPr id="797179721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745620137" name="Picture"/>
+                          <pic:cNvPr id="797179721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243290209" name="Picture">
+                  <wp:docPr id="2131318111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243290209" name="Picture"/>
+                          <pic:cNvPr id="2131318111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>