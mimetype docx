--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177444491" name="Picture">
+                  <wp:docPr id="1890059290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177444491" name="Picture"/>
+                          <pic:cNvPr id="1890059290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146641729" name="Picture">
+                  <wp:docPr id="844554069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146641729" name="Picture"/>
+                          <pic:cNvPr id="844554069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1197120199" name="Picture">
+                        <wp:docPr id="595671321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1197120199" name="Picture"/>
+                                <pic:cNvPr id="595671321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654584093" name="Picture">
+                  <wp:docPr id="234302093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654584093" name="Picture"/>
+                          <pic:cNvPr id="234302093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549724008" name="Picture">
+                  <wp:docPr id="1156418223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549724008" name="Picture"/>
+                          <pic:cNvPr id="1156418223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528206908" name="Picture">
+                  <wp:docPr id="1051285825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528206908" name="Picture"/>
+                          <pic:cNvPr id="1051285825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="790408597" name="Picture">
+                  <wp:docPr id="1558013315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="790408597" name="Picture"/>
+                          <pic:cNvPr id="1558013315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578750573" name="Picture">
+                  <wp:docPr id="1846432191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578750573" name="Picture"/>
+                          <pic:cNvPr id="1846432191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1592660918" name="Picture">
+                        <wp:docPr id="30600357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1592660918" name="Picture"/>
+                                <pic:cNvPr id="30600357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1263967507" name="Picture">
+                        <wp:docPr id="1921610761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1263967507" name="Picture"/>
+                                <pic:cNvPr id="1921610761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1485340691" name="Picture">
+                        <wp:docPr id="1728177605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1485340691" name="Picture"/>
+                                <pic:cNvPr id="1728177605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="338778619" name="Picture">
+                        <wp:docPr id="699821994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="338778619" name="Picture"/>
+                                <pic:cNvPr id="699821994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267420803" name="Picture">
+                        <wp:docPr id="1281389937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267420803" name="Picture"/>
+                                <pic:cNvPr id="1281389937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1092830468" name="Picture">
+                        <wp:docPr id="65969792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1092830468" name="Picture"/>
+                                <pic:cNvPr id="65969792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="746293541" name="Picture">
+                        <wp:docPr id="1159735049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="746293541" name="Picture"/>
+                                <pic:cNvPr id="1159735049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1367844437" name="Picture">
+                        <wp:docPr id="694670067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1367844437" name="Picture"/>
+                                <pic:cNvPr id="694670067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1918397146" name="Picture">
+                        <wp:docPr id="1961507975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1918397146" name="Picture"/>
+                                <pic:cNvPr id="1961507975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504240734" name="Picture">
+                        <wp:docPr id="1100031491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504240734" name="Picture"/>
+                                <pic:cNvPr id="1100031491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="929813450" name="Picture">
+                        <wp:docPr id="639837216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="929813450" name="Picture"/>
+                                <pic:cNvPr id="639837216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="846252178" name="Picture">
+                        <wp:docPr id="1528639404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="846252178" name="Picture"/>
+                                <pic:cNvPr id="1528639404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="425089622" name="Picture">
+                        <wp:docPr id="81545131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="425089622" name="Picture"/>
+                                <pic:cNvPr id="81545131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="639779052" name="Picture">
+                        <wp:docPr id="1941802476" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="639779052" name="Picture"/>
+                                <pic:cNvPr id="1941802476" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="50172914" name="Picture">
+                        <wp:docPr id="1657610036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="50172914" name="Picture"/>
+                                <pic:cNvPr id="1657610036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538446725" name="Picture">
+                  <wp:docPr id="1758515603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538446725" name="Picture"/>
+                          <pic:cNvPr id="1758515603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6611533" name="Picture">
+                  <wp:docPr id="243297165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6611533" name="Picture"/>
+                          <pic:cNvPr id="243297165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2110142558" name="Picture">
+                  <wp:docPr id="591425304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2110142558" name="Picture"/>
+                          <pic:cNvPr id="591425304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="337473140" name="Picture">
+                  <wp:docPr id="1777347332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="337473140" name="Picture"/>
+                          <pic:cNvPr id="1777347332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674941015" name="Picture">
+                  <wp:docPr id="721345357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674941015" name="Picture"/>
+                          <pic:cNvPr id="721345357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39622797" name="Picture">
+                  <wp:docPr id="120618008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39622797" name="Picture"/>
+                          <pic:cNvPr id="120618008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1351829598" name="Picture">
+                        <wp:docPr id="1777528236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1351829598" name="Picture"/>
+                                <pic:cNvPr id="1777528236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170656305" name="Picture">
+                  <wp:docPr id="1309078443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170656305" name="Picture"/>
+                          <pic:cNvPr id="1309078443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302720593" name="Picture">
+                  <wp:docPr id="997158878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302720593" name="Picture"/>
+                          <pic:cNvPr id="997158878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129929219" name="Picture">
+                  <wp:docPr id="1166961298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129929219" name="Picture"/>
+                          <pic:cNvPr id="1166961298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390408605" name="Picture">
+                  <wp:docPr id="679336573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390408605" name="Picture"/>
+                          <pic:cNvPr id="679336573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413944209" name="Picture">
+                  <wp:docPr id="485531943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413944209" name="Picture"/>
+                          <pic:cNvPr id="485531943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238432577" name="Picture">
+                  <wp:docPr id="1041859172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238432577" name="Picture"/>
+                          <pic:cNvPr id="1041859172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="917983577" name="Picture">
+                        <wp:docPr id="858496534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="917983577" name="Picture"/>
+                                <pic:cNvPr id="858496534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162841335" name="Picture">
+                  <wp:docPr id="1104355509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162841335" name="Picture"/>
+                          <pic:cNvPr id="1104355509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902673092" name="Picture">
+                  <wp:docPr id="265748428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902673092" name="Picture"/>
+                          <pic:cNvPr id="265748428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378462194" name="Picture">
+                  <wp:docPr id="205954633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378462194" name="Picture"/>
+                          <pic:cNvPr id="205954633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676577953" name="Picture">
+                  <wp:docPr id="1270213187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676577953" name="Picture"/>
+                          <pic:cNvPr id="1270213187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717380038" name="Picture">
+                  <wp:docPr id="1243006862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717380038" name="Picture"/>
+                          <pic:cNvPr id="1243006862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706098387" name="Picture">
+                  <wp:docPr id="894809687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706098387" name="Picture"/>
+                          <pic:cNvPr id="894809687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="786924998" name="Picture">
+                        <wp:docPr id="1193085892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="786924998" name="Picture"/>
+                                <pic:cNvPr id="1193085892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902597733" name="Picture">
+                  <wp:docPr id="1600322174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902597733" name="Picture"/>
+                          <pic:cNvPr id="1600322174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894414150" name="Picture">
+                  <wp:docPr id="257921371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894414150" name="Picture"/>
+                          <pic:cNvPr id="257921371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165839035" name="Picture">
+                  <wp:docPr id="746359187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165839035" name="Picture"/>
+                          <pic:cNvPr id="746359187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117570554" name="Picture">
+                  <wp:docPr id="1946429848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117570554" name="Picture"/>
+                          <pic:cNvPr id="1946429848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391376798" name="Picture">
+                  <wp:docPr id="2086075428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391376798" name="Picture"/>
+                          <pic:cNvPr id="2086075428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348073957" name="Picture">
+                  <wp:docPr id="63004811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348073957" name="Picture"/>
+                          <pic:cNvPr id="63004811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="884530855" name="Picture">
+                        <wp:docPr id="1660576983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="884530855" name="Picture"/>
+                                <pic:cNvPr id="1660576983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724668164" name="Picture">
+                  <wp:docPr id="1790416187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724668164" name="Picture"/>
+                          <pic:cNvPr id="1790416187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943703835" name="Picture">
+                  <wp:docPr id="1249029669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943703835" name="Picture"/>
+                          <pic:cNvPr id="1249029669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825894002" name="Picture">
+                  <wp:docPr id="1793765935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825894002" name="Picture"/>
+                          <pic:cNvPr id="1793765935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770811570" name="Picture">
+                  <wp:docPr id="189615718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770811570" name="Picture"/>
+                          <pic:cNvPr id="189615718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057190726" name="Picture">
+                  <wp:docPr id="1665677171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057190726" name="Picture"/>
+                          <pic:cNvPr id="1665677171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699873174" name="Picture">
+                  <wp:docPr id="1165044328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699873174" name="Picture"/>
+                          <pic:cNvPr id="1165044328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097844537" name="Picture">
+                  <wp:docPr id="1730178586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097844537" name="Picture"/>
+                          <pic:cNvPr id="1730178586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654267824" name="Picture">
+                  <wp:docPr id="1582716551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654267824" name="Picture"/>
+                          <pic:cNvPr id="1582716551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243678205" name="Picture">
+                  <wp:docPr id="103725689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243678205" name="Picture"/>
+                          <pic:cNvPr id="103725689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>