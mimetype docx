--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554817509" name="Picture">
+                  <wp:docPr id="1474145004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554817509" name="Picture"/>
+                          <pic:cNvPr id="1474145004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971893452" name="Picture">
+                  <wp:docPr id="1693345447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971893452" name="Picture"/>
+                          <pic:cNvPr id="1693345447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="324685911" name="Picture">
+                        <wp:docPr id="2042007058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="324685911" name="Picture"/>
+                                <pic:cNvPr id="2042007058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499413948" name="Picture">
+                  <wp:docPr id="605463777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499413948" name="Picture"/>
+                          <pic:cNvPr id="605463777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780572196" name="Picture">
+                  <wp:docPr id="1268488895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780572196" name="Picture"/>
+                          <pic:cNvPr id="1268488895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895117077" name="Picture">
+                  <wp:docPr id="1676845988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895117077" name="Picture"/>
+                          <pic:cNvPr id="1676845988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415709652" name="Picture">
+                  <wp:docPr id="275785711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415709652" name="Picture"/>
+                          <pic:cNvPr id="275785711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993762146" name="Picture">
+                  <wp:docPr id="662079415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993762146" name="Picture"/>
+                          <pic:cNvPr id="662079415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1770971832" name="Picture">
+                        <wp:docPr id="881881423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1770971832" name="Picture"/>
+                                <pic:cNvPr id="881881423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="676989768" name="Picture">
+                        <wp:docPr id="419093657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="676989768" name="Picture"/>
+                                <pic:cNvPr id="419093657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1769118953" name="Picture">
+                        <wp:docPr id="2141796317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1769118953" name="Picture"/>
+                                <pic:cNvPr id="2141796317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1461290360" name="Picture">
+                        <wp:docPr id="1521866943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1461290360" name="Picture"/>
+                                <pic:cNvPr id="1521866943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="824487030" name="Picture">
+                        <wp:docPr id="2063306281" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="824487030" name="Picture"/>
+                                <pic:cNvPr id="2063306281" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="815262376" name="Picture">
+                        <wp:docPr id="1432983111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="815262376" name="Picture"/>
+                                <pic:cNvPr id="1432983111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="129974506" name="Picture">
+                        <wp:docPr id="134062931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="129974506" name="Picture"/>
+                                <pic:cNvPr id="134062931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1522038565" name="Picture">
+                        <wp:docPr id="1836372569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1522038565" name="Picture"/>
+                                <pic:cNvPr id="1836372569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2017382208" name="Picture">
+                        <wp:docPr id="520620246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2017382208" name="Picture"/>
+                                <pic:cNvPr id="520620246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603876313" name="Picture">
+                        <wp:docPr id="1608075782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603876313" name="Picture"/>
+                                <pic:cNvPr id="1608075782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1726375584" name="Picture">
+                        <wp:docPr id="526004491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1726375584" name="Picture"/>
+                                <pic:cNvPr id="526004491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10782,57 +10782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1920438756" name="Picture">
+                        <wp:docPr id="1530657929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1920438756" name="Picture"/>
+                                <pic:cNvPr id="1530657929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11597,57 +11597,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1424480279" name="Picture">
+                        <wp:docPr id="1519277852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1424480279" name="Picture"/>
+                                <pic:cNvPr id="1519277852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11944,57 +11944,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1196086181" name="Picture">
+                        <wp:docPr id="1373912373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1196086181" name="Picture"/>
+                                <pic:cNvPr id="1373912373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12391,57 +12391,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1620922895" name="Picture">
+                        <wp:docPr id="897139615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1620922895" name="Picture"/>
+                                <pic:cNvPr id="897139615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13255,57 +13255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="742513231" name="Picture">
+                  <wp:docPr id="1226541820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="742513231" name="Picture"/>
+                          <pic:cNvPr id="1226541820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13344,57 +13344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780402378" name="Picture">
+                  <wp:docPr id="2045367181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780402378" name="Picture"/>
+                          <pic:cNvPr id="2045367181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13988,57 +13988,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108448842" name="Picture">
+                  <wp:docPr id="352648536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108448842" name="Picture"/>
+                          <pic:cNvPr id="352648536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15216,57 +15216,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846399943" name="Picture">
+                  <wp:docPr id="244473935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846399943" name="Picture"/>
+                          <pic:cNvPr id="244473935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15319,57 +15319,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256919033" name="Picture">
+                  <wp:docPr id="1201967651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256919033" name="Picture"/>
+                          <pic:cNvPr id="1201967651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16698,57 +16698,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120038719" name="Picture">
+                  <wp:docPr id="1705456995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120038719" name="Picture"/>
+                          <pic:cNvPr id="1705456995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17823,57 +17823,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1743338721" name="Picture">
+                        <wp:docPr id="1836651211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1743338721" name="Picture"/>
+                                <pic:cNvPr id="1836651211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19176,57 +19176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1738914531" name="Picture">
+                  <wp:docPr id="815842420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1738914531" name="Picture"/>
+                          <pic:cNvPr id="815842420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19265,57 +19265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518900491" name="Picture">
+                  <wp:docPr id="1636828804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518900491" name="Picture"/>
+                          <pic:cNvPr id="1636828804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19909,57 +19909,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810410499" name="Picture">
+                  <wp:docPr id="1155186487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810410499" name="Picture"/>
+                          <pic:cNvPr id="1155186487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20907,57 +20907,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857861310" name="Picture">
+                  <wp:docPr id="1376804174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857861310" name="Picture"/>
+                          <pic:cNvPr id="1376804174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21010,57 +21010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1738885410" name="Picture">
+                  <wp:docPr id="989904669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1738885410" name="Picture"/>
+                          <pic:cNvPr id="989904669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22391,57 +22391,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266788793" name="Picture">
+                  <wp:docPr id="148062437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266788793" name="Picture"/>
+                          <pic:cNvPr id="148062437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23553,57 +23553,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2026866194" name="Picture">
+                        <wp:docPr id="888569017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2026866194" name="Picture"/>
+                                <pic:cNvPr id="888569017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24528,57 +24528,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="802650730" name="Picture">
+                        <wp:docPr id="1802802077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="802650730" name="Picture"/>
+                                <pic:cNvPr id="1802802077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25947,57 +25947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271034142" name="Picture">
+                  <wp:docPr id="678237369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271034142" name="Picture"/>
+                          <pic:cNvPr id="678237369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26036,57 +26036,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675464700" name="Picture">
+                  <wp:docPr id="1714389199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675464700" name="Picture"/>
+                          <pic:cNvPr id="1714389199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26725,57 +26725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578186945" name="Picture">
+                  <wp:docPr id="1534443314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578186945" name="Picture"/>
+                          <pic:cNvPr id="1534443314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27813,57 +27813,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223758533" name="Picture">
+                  <wp:docPr id="2074367172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223758533" name="Picture"/>
+                          <pic:cNvPr id="2074367172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27916,57 +27916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197049692" name="Picture">
+                  <wp:docPr id="323703849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197049692" name="Picture"/>
+                          <pic:cNvPr id="323703849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29389,57 +29389,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125333606" name="Picture">
+                  <wp:docPr id="1394285558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125333606" name="Picture"/>
+                          <pic:cNvPr id="1394285558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32105,57 +32105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647455539" name="Picture">
+                  <wp:docPr id="387358760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647455539" name="Picture"/>
+                          <pic:cNvPr id="387358760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32194,57 +32194,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081271181" name="Picture">
+                  <wp:docPr id="484040087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081271181" name="Picture"/>
+                          <pic:cNvPr id="484040087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32838,57 +32838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135806986" name="Picture">
+                  <wp:docPr id="1098988635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135806986" name="Picture"/>
+                          <pic:cNvPr id="1098988635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33836,57 +33836,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696216058" name="Picture">
+                  <wp:docPr id="1705229144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696216058" name="Picture"/>
+                          <pic:cNvPr id="1705229144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33939,57 +33939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084803095" name="Picture">
+                  <wp:docPr id="327576945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084803095" name="Picture"/>
+                          <pic:cNvPr id="327576945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35316,57 +35316,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708093503" name="Picture">
+                  <wp:docPr id="139332607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708093503" name="Picture"/>
+                          <pic:cNvPr id="139332607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36459,57 +36459,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="216969601" name="Picture">
+                        <wp:docPr id="1842712772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="216969601" name="Picture"/>
+                                <pic:cNvPr id="1842712772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37827,57 +37827,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942049839" name="Picture">
+                  <wp:docPr id="622657461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942049839" name="Picture"/>
+                          <pic:cNvPr id="622657461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37916,57 +37916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775663019" name="Picture">
+                  <wp:docPr id="898632519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775663019" name="Picture"/>
+                          <pic:cNvPr id="898632519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38548,57 +38548,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461744468" name="Picture">
+                  <wp:docPr id="1954741889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461744468" name="Picture"/>
+                          <pic:cNvPr id="1954741889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39492,57 +39492,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5338817" name="Picture">
+                  <wp:docPr id="168938751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5338817" name="Picture"/>
+                          <pic:cNvPr id="168938751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39604,57 +39604,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959193922" name="Picture">
+                  <wp:docPr id="102706828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959193922" name="Picture"/>
+                          <pic:cNvPr id="102706828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41263,57 +41263,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050376494" name="Picture">
+                  <wp:docPr id="328434100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050376494" name="Picture"/>
+                          <pic:cNvPr id="328434100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42432,57 +42432,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633096472" name="Picture">
+                  <wp:docPr id="1165825835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633096472" name="Picture"/>
+                          <pic:cNvPr id="1165825835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42512,57 +42512,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951136129" name="Picture">
+                  <wp:docPr id="132574494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951136129" name="Picture"/>
+                          <pic:cNvPr id="132574494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42991,57 +42991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937368069" name="Picture">
+                  <wp:docPr id="275928430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937368069" name="Picture"/>
+                          <pic:cNvPr id="275928430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44786,57 +44786,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941422389" name="Picture">
+                  <wp:docPr id="859340259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941422389" name="Picture"/>
+                          <pic:cNvPr id="859340259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44866,57 +44866,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5205618" name="Picture">
+                  <wp:docPr id="202625555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5205618" name="Picture"/>
+                          <pic:cNvPr id="202625555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45354,57 +45354,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984983656" name="Picture">
+                  <wp:docPr id="1846302084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984983656" name="Picture"/>
+                          <pic:cNvPr id="1846302084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>