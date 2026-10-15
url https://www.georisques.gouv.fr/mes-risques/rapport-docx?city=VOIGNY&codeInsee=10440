--- v0 (2026-08-18)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846423129" name="Picture">
+                  <wp:docPr id="2074123919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846423129" name="Picture"/>
+                          <pic:cNvPr id="2074123919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541311690" name="Picture">
+                  <wp:docPr id="1980460935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541311690" name="Picture"/>
+                          <pic:cNvPr id="1980460935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="568581483" name="Picture">
+                        <wp:docPr id="1149543527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="568581483" name="Picture"/>
+                                <pic:cNvPr id="1149543527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747367090" name="Picture">
+                  <wp:docPr id="331568615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747367090" name="Picture"/>
+                          <pic:cNvPr id="331568615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510098688" name="Picture">
+                  <wp:docPr id="2102136020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510098688" name="Picture"/>
+                          <pic:cNvPr id="2102136020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1242818026" name="Picture">
+                  <wp:docPr id="2105670738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1242818026" name="Picture"/>
+                          <pic:cNvPr id="2105670738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704093623" name="Picture">
+                  <wp:docPr id="71469662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704093623" name="Picture"/>
+                          <pic:cNvPr id="71469662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272795260" name="Picture">
+                  <wp:docPr id="1271795763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272795260" name="Picture"/>
+                          <pic:cNvPr id="1271795763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="775828304" name="Picture">
+                        <wp:docPr id="1925015145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="775828304" name="Picture"/>
+                                <pic:cNvPr id="1925015145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1637479959" name="Picture">
+                        <wp:docPr id="725845122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1637479959" name="Picture"/>
+                                <pic:cNvPr id="725845122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1898693710" name="Picture">
+                        <wp:docPr id="2106933242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1898693710" name="Picture"/>
+                                <pic:cNvPr id="2106933242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="591160050" name="Picture">
+                        <wp:docPr id="1296001331" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="591160050" name="Picture"/>
+                                <pic:cNvPr id="1296001331" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="187630653" name="Picture">
+                        <wp:docPr id="1514510163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="187630653" name="Picture"/>
+                                <pic:cNvPr id="1514510163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="179764638" name="Picture">
+                        <wp:docPr id="1408982980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="179764638" name="Picture"/>
+                                <pic:cNvPr id="1408982980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2089291359" name="Picture">
+                        <wp:docPr id="1835943093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2089291359" name="Picture"/>
+                                <pic:cNvPr id="1835943093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1975255006" name="Picture">
+                        <wp:docPr id="1487201078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1975255006" name="Picture"/>
+                                <pic:cNvPr id="1487201078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1002060331" name="Picture">
+                        <wp:docPr id="421799888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1002060331" name="Picture"/>
+                                <pic:cNvPr id="421799888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="434985357" name="Picture">
+                        <wp:docPr id="1168922418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="434985357" name="Picture"/>
+                                <pic:cNvPr id="1168922418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2125743472" name="Picture">
+                        <wp:docPr id="1223960412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2125743472" name="Picture"/>
+                                <pic:cNvPr id="1223960412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="685235417" name="Picture">
+                        <wp:docPr id="681057128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="685235417" name="Picture"/>
+                                <pic:cNvPr id="681057128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1983558080" name="Picture">
+                        <wp:docPr id="1351490211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1983558080" name="Picture"/>
+                                <pic:cNvPr id="1351490211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="376617953" name="Picture">
+                        <wp:docPr id="992199997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="376617953" name="Picture"/>
+                                <pic:cNvPr id="992199997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="479289344" name="Picture">
+                        <wp:docPr id="1788329885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="479289344" name="Picture"/>
+                                <pic:cNvPr id="1788329885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924925438" name="Picture">
+                  <wp:docPr id="611915960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924925438" name="Picture"/>
+                          <pic:cNvPr id="611915960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610788612" name="Picture">
+                  <wp:docPr id="152389569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610788612" name="Picture"/>
+                          <pic:cNvPr id="152389569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502456869" name="Picture">
+                  <wp:docPr id="1005983258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502456869" name="Picture"/>
+                          <pic:cNvPr id="1005983258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925818831" name="Picture">
+                  <wp:docPr id="548624193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925818831" name="Picture"/>
+                          <pic:cNvPr id="548624193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59246240" name="Picture">
+                  <wp:docPr id="161918831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59246240" name="Picture"/>
+                          <pic:cNvPr id="161918831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837454273" name="Picture">
+                  <wp:docPr id="790127867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837454273" name="Picture"/>
+                          <pic:cNvPr id="790127867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="27086551" name="Picture">
+                        <wp:docPr id="896508821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="27086551" name="Picture"/>
+                                <pic:cNvPr id="896508821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610064562" name="Picture">
+                  <wp:docPr id="1171245168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610064562" name="Picture"/>
+                          <pic:cNvPr id="1171245168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943525096" name="Picture">
+                  <wp:docPr id="1445806446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943525096" name="Picture"/>
+                          <pic:cNvPr id="1445806446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396508366" name="Picture">
+                  <wp:docPr id="513159989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396508366" name="Picture"/>
+                          <pic:cNvPr id="513159989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976393747" name="Picture">
+                  <wp:docPr id="2066098902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976393747" name="Picture"/>
+                          <pic:cNvPr id="2066098902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210517659" name="Picture">
+                  <wp:docPr id="1402826309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210517659" name="Picture"/>
+                          <pic:cNvPr id="1402826309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706235835" name="Picture">
+                  <wp:docPr id="1693689880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706235835" name="Picture"/>
+                          <pic:cNvPr id="1693689880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1998815644" name="Picture">
+                        <wp:docPr id="2138443126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1998815644" name="Picture"/>
+                                <pic:cNvPr id="2138443126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050591090" name="Picture">
+                  <wp:docPr id="705487851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050591090" name="Picture"/>
+                          <pic:cNvPr id="705487851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728545641" name="Picture">
+                  <wp:docPr id="546889729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728545641" name="Picture"/>
+                          <pic:cNvPr id="546889729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405578669" name="Picture">
+                  <wp:docPr id="1211651153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405578669" name="Picture"/>
+                          <pic:cNvPr id="1211651153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121877516" name="Picture">
+                  <wp:docPr id="942755817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121877516" name="Picture"/>
+                          <pic:cNvPr id="942755817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754891984" name="Picture">
+                  <wp:docPr id="1786782837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754891984" name="Picture"/>
+                          <pic:cNvPr id="1786782837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132984816" name="Picture">
+                  <wp:docPr id="1801075966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132984816" name="Picture"/>
+                          <pic:cNvPr id="1801075966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="44581613" name="Picture">
+                        <wp:docPr id="1383197592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="44581613" name="Picture"/>
+                                <pic:cNvPr id="1383197592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559794493" name="Picture">
+                  <wp:docPr id="1670800701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559794493" name="Picture"/>
+                          <pic:cNvPr id="1670800701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018781797" name="Picture">
+                  <wp:docPr id="1057068508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018781797" name="Picture"/>
+                          <pic:cNvPr id="1057068508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085024309" name="Picture">
+                  <wp:docPr id="1651606671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085024309" name="Picture"/>
+                          <pic:cNvPr id="1651606671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792908784" name="Picture">
+                  <wp:docPr id="1932068355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792908784" name="Picture"/>
+                          <pic:cNvPr id="1932068355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477387317" name="Picture">
+                  <wp:docPr id="1077269199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477387317" name="Picture"/>
+                          <pic:cNvPr id="1077269199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328446555" name="Picture">
+                  <wp:docPr id="772694970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328446555" name="Picture"/>
+                          <pic:cNvPr id="772694970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86601994" name="Picture">
+                  <wp:docPr id="1787418674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86601994" name="Picture"/>
+                          <pic:cNvPr id="1787418674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109483887" name="Picture">
+                  <wp:docPr id="931105542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109483887" name="Picture"/>
+                          <pic:cNvPr id="931105542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26592431" name="Picture">
+                  <wp:docPr id="321334213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26592431" name="Picture"/>
+                          <pic:cNvPr id="321334213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="616371718" name="Picture">
+                        <wp:docPr id="1160649017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="616371718" name="Picture"/>
+                                <pic:cNvPr id="1160649017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186781314" name="Picture">
+                  <wp:docPr id="1870490458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186781314" name="Picture"/>
+                          <pic:cNvPr id="1870490458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955916210" name="Picture">
+                  <wp:docPr id="1788596476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955916210" name="Picture"/>
+                          <pic:cNvPr id="1788596476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528225741" name="Picture">
+                  <wp:docPr id="1737039472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528225741" name="Picture"/>
+                          <pic:cNvPr id="1737039472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580736086" name="Picture">
+                  <wp:docPr id="1182196177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580736086" name="Picture"/>
+                          <pic:cNvPr id="1182196177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128269172" name="Picture">
+                  <wp:docPr id="1436281304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128269172" name="Picture"/>
+                          <pic:cNvPr id="1436281304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676962198" name="Picture">
+                  <wp:docPr id="1168175227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676962198" name="Picture"/>
+                          <pic:cNvPr id="1168175227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="788603172" name="Picture">
+                        <wp:docPr id="540513296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="788603172" name="Picture"/>
+                                <pic:cNvPr id="540513296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870222731" name="Picture">
+                  <wp:docPr id="1658231621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870222731" name="Picture"/>
+                          <pic:cNvPr id="1658231621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112477403" name="Picture">
+                  <wp:docPr id="1430240709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112477403" name="Picture"/>
+                          <pic:cNvPr id="1430240709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886646629" name="Picture">
+                  <wp:docPr id="1783842729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886646629" name="Picture"/>
+                          <pic:cNvPr id="1783842729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>