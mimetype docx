--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895732178" name="Picture">
+                  <wp:docPr id="1548348568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895732178" name="Picture"/>
+                          <pic:cNvPr id="1548348568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578106714" name="Picture">
+                  <wp:docPr id="273508420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578106714" name="Picture"/>
+                          <pic:cNvPr id="273508420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1319239186" name="Picture">
+                        <wp:docPr id="1689494518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1319239186" name="Picture"/>
+                                <pic:cNvPr id="1689494518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621922333" name="Picture">
+                  <wp:docPr id="1794203789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621922333" name="Picture"/>
+                          <pic:cNvPr id="1794203789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104501862" name="Picture">
+                  <wp:docPr id="703801474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104501862" name="Picture"/>
+                          <pic:cNvPr id="703801474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506247166" name="Picture">
+                  <wp:docPr id="1423475968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506247166" name="Picture"/>
+                          <pic:cNvPr id="1423475968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866682119" name="Picture">
+                  <wp:docPr id="1681806919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866682119" name="Picture"/>
+                          <pic:cNvPr id="1681806919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924837683" name="Picture">
+                  <wp:docPr id="140571066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924837683" name="Picture"/>
+                          <pic:cNvPr id="140571066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1806139352" name="Picture">
+                        <wp:docPr id="218875107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1806139352" name="Picture"/>
+                                <pic:cNvPr id="218875107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="974508811" name="Picture">
+                        <wp:docPr id="1127713431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="974508811" name="Picture"/>
+                                <pic:cNvPr id="1127713431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="486841238" name="Picture">
+                        <wp:docPr id="269081428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="486841238" name="Picture"/>
+                                <pic:cNvPr id="269081428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1443285871" name="Picture">
+                        <wp:docPr id="445478465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1443285871" name="Picture"/>
+                                <pic:cNvPr id="445478465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1387195482" name="Picture">
+                        <wp:docPr id="2042191938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1387195482" name="Picture"/>
+                                <pic:cNvPr id="2042191938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="961462152" name="Picture">
+                        <wp:docPr id="1161311861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="961462152" name="Picture"/>
+                                <pic:cNvPr id="1161311861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1145155769" name="Picture">
+                        <wp:docPr id="1810816303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1145155769" name="Picture"/>
+                                <pic:cNvPr id="1810816303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1487292087" name="Picture">
+                        <wp:docPr id="2045584658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1487292087" name="Picture"/>
+                                <pic:cNvPr id="2045584658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267857214" name="Picture">
+                        <wp:docPr id="728329175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267857214" name="Picture"/>
+                                <pic:cNvPr id="728329175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1891712" name="Picture">
+                        <wp:docPr id="821251111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1891712" name="Picture"/>
+                                <pic:cNvPr id="821251111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="177198829" name="Picture">
+                        <wp:docPr id="1491952040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="177198829" name="Picture"/>
+                                <pic:cNvPr id="1491952040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1406745296" name="Picture">
+                        <wp:docPr id="271047285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1406745296" name="Picture"/>
+                                <pic:cNvPr id="271047285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="459270228" name="Picture">
+                        <wp:docPr id="1380765329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="459270228" name="Picture"/>
+                                <pic:cNvPr id="1380765329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1328436561" name="Picture">
+                        <wp:docPr id="1108723110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1328436561" name="Picture"/>
+                                <pic:cNvPr id="1108723110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1670541982" name="Picture">
+                        <wp:docPr id="906762924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1670541982" name="Picture"/>
+                                <pic:cNvPr id="906762924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193368181" name="Picture">
+                  <wp:docPr id="112609625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193368181" name="Picture"/>
+                          <pic:cNvPr id="112609625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422256379" name="Picture">
+                  <wp:docPr id="400081413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422256379" name="Picture"/>
+                          <pic:cNvPr id="400081413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389869818" name="Picture">
+                  <wp:docPr id="1059965429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389869818" name="Picture"/>
+                          <pic:cNvPr id="1059965429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718328853" name="Picture">
+                  <wp:docPr id="674438182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718328853" name="Picture"/>
+                          <pic:cNvPr id="674438182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="334502021" name="Picture">
+                  <wp:docPr id="1355021553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="334502021" name="Picture"/>
+                          <pic:cNvPr id="1355021553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281756368" name="Picture">
+                  <wp:docPr id="1184179183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281756368" name="Picture"/>
+                          <pic:cNvPr id="1184179183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1656610864" name="Picture">
+                        <wp:docPr id="2088355899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1656610864" name="Picture"/>
+                                <pic:cNvPr id="2088355899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061079652" name="Picture">
+                  <wp:docPr id="1029209705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061079652" name="Picture"/>
+                          <pic:cNvPr id="1029209705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138561694" name="Picture">
+                  <wp:docPr id="2067211364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138561694" name="Picture"/>
+                          <pic:cNvPr id="2067211364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925582624" name="Picture">
+                  <wp:docPr id="1237127977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925582624" name="Picture"/>
+                          <pic:cNvPr id="1237127977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107979004" name="Picture">
+                  <wp:docPr id="894242668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107979004" name="Picture"/>
+                          <pic:cNvPr id="894242668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868794686" name="Picture">
+                  <wp:docPr id="1024852556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868794686" name="Picture"/>
+                          <pic:cNvPr id="1024852556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501578026" name="Picture">
+                  <wp:docPr id="1341129095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501578026" name="Picture"/>
+                          <pic:cNvPr id="1341129095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="300350544" name="Picture">
+                        <wp:docPr id="219988342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="300350544" name="Picture"/>
+                                <pic:cNvPr id="219988342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980669640" name="Picture">
+                  <wp:docPr id="1261791516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980669640" name="Picture"/>
+                          <pic:cNvPr id="1261791516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308010405" name="Picture">
+                  <wp:docPr id="439030252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308010405" name="Picture"/>
+                          <pic:cNvPr id="439030252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275930877" name="Picture">
+                  <wp:docPr id="1042474144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275930877" name="Picture"/>
+                          <pic:cNvPr id="1042474144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692505556" name="Picture">
+                  <wp:docPr id="605815388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692505556" name="Picture"/>
+                          <pic:cNvPr id="605815388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492065834" name="Picture">
+                  <wp:docPr id="1222571463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492065834" name="Picture"/>
+                          <pic:cNvPr id="1222571463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048878612" name="Picture">
+                  <wp:docPr id="1748505930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048878612" name="Picture"/>
+                          <pic:cNvPr id="1748505930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="387429500" name="Picture">
+                        <wp:docPr id="1362904581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="387429500" name="Picture"/>
+                                <pic:cNvPr id="1362904581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342687438" name="Picture">
+                  <wp:docPr id="622850354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342687438" name="Picture"/>
+                          <pic:cNvPr id="622850354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="261781838" name="Picture">
+                  <wp:docPr id="1747307749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="261781838" name="Picture"/>
+                          <pic:cNvPr id="1747307749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629442709" name="Picture">
+                  <wp:docPr id="1536861066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629442709" name="Picture"/>
+                          <pic:cNvPr id="1536861066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809784958" name="Picture">
+                  <wp:docPr id="1717434396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809784958" name="Picture"/>
+                          <pic:cNvPr id="1717434396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936600642" name="Picture">
+                  <wp:docPr id="542720726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936600642" name="Picture"/>
+                          <pic:cNvPr id="542720726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="907186701" name="Picture">
+                  <wp:docPr id="785458084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="907186701" name="Picture"/>
+                          <pic:cNvPr id="785458084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120506146" name="Picture">
+                  <wp:docPr id="1423857361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120506146" name="Picture"/>
+                          <pic:cNvPr id="1423857361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789849388" name="Picture">
+                  <wp:docPr id="183845439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789849388" name="Picture"/>
+                          <pic:cNvPr id="183845439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658067495" name="Picture">
+                  <wp:docPr id="1737032408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658067495" name="Picture"/>
+                          <pic:cNvPr id="1737032408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="722013938" name="Picture">
+                        <wp:docPr id="753866491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="722013938" name="Picture"/>
+                                <pic:cNvPr id="753866491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775123606" name="Picture">
+                  <wp:docPr id="64966268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775123606" name="Picture"/>
+                          <pic:cNvPr id="64966268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1680566223" name="Picture">
+                  <wp:docPr id="775566987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1680566223" name="Picture"/>
+                          <pic:cNvPr id="775566987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672002945" name="Picture">
+                  <wp:docPr id="1757404511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672002945" name="Picture"/>
+                          <pic:cNvPr id="1757404511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622284858" name="Picture">
+                  <wp:docPr id="175273729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622284858" name="Picture"/>
+                          <pic:cNvPr id="175273729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376199368" name="Picture">
+                  <wp:docPr id="1879957403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376199368" name="Picture"/>
+                          <pic:cNvPr id="1879957403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215572386" name="Picture">
+                  <wp:docPr id="831141216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215572386" name="Picture"/>
+                          <pic:cNvPr id="831141216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1633319793" name="Picture">
+                        <wp:docPr id="578370903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1633319793" name="Picture"/>
+                                <pic:cNvPr id="578370903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134903745" name="Picture">
+                  <wp:docPr id="1119366477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134903745" name="Picture"/>
+                          <pic:cNvPr id="1119366477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506612149" name="Picture">
+                  <wp:docPr id="1139983210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506612149" name="Picture"/>
+                          <pic:cNvPr id="1139983210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074375851" name="Picture">
+                  <wp:docPr id="1159644384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074375851" name="Picture"/>
+                          <pic:cNvPr id="1159644384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>