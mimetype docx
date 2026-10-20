--- v1 (2026-10-20)
+++ v2 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548348568" name="Picture">
+                  <wp:docPr id="1709781105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548348568" name="Picture"/>
+                          <pic:cNvPr id="1709781105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273508420" name="Picture">
+                  <wp:docPr id="1551091857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273508420" name="Picture"/>
+                          <pic:cNvPr id="1551091857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1689494518" name="Picture">
+                        <wp:docPr id="710863790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1689494518" name="Picture"/>
+                                <pic:cNvPr id="710863790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794203789" name="Picture">
+                  <wp:docPr id="427369454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794203789" name="Picture"/>
+                          <pic:cNvPr id="427369454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703801474" name="Picture">
+                  <wp:docPr id="1694070563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703801474" name="Picture"/>
+                          <pic:cNvPr id="1694070563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423475968" name="Picture">
+                  <wp:docPr id="1211532727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423475968" name="Picture"/>
+                          <pic:cNvPr id="1211532727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681806919" name="Picture">
+                  <wp:docPr id="384138581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681806919" name="Picture"/>
+                          <pic:cNvPr id="384138581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140571066" name="Picture">
+                  <wp:docPr id="1591175136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140571066" name="Picture"/>
+                          <pic:cNvPr id="1591175136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="218875107" name="Picture">
+                        <wp:docPr id="146638101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="218875107" name="Picture"/>
+                                <pic:cNvPr id="146638101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1127713431" name="Picture">
+                        <wp:docPr id="742651306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1127713431" name="Picture"/>
+                                <pic:cNvPr id="742651306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="269081428" name="Picture">
+                        <wp:docPr id="587111606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="269081428" name="Picture"/>
+                                <pic:cNvPr id="587111606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="445478465" name="Picture">
+                        <wp:docPr id="189769987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="445478465" name="Picture"/>
+                                <pic:cNvPr id="189769987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2042191938" name="Picture">
+                        <wp:docPr id="1148627960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2042191938" name="Picture"/>
+                                <pic:cNvPr id="1148627960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1161311861" name="Picture">
+                        <wp:docPr id="595617339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1161311861" name="Picture"/>
+                                <pic:cNvPr id="595617339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1810816303" name="Picture">
+                        <wp:docPr id="1009237167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1810816303" name="Picture"/>
+                                <pic:cNvPr id="1009237167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2045584658" name="Picture">
+                        <wp:docPr id="171341355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2045584658" name="Picture"/>
+                                <pic:cNvPr id="171341355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="728329175" name="Picture">
+                        <wp:docPr id="1907300802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="728329175" name="Picture"/>
+                                <pic:cNvPr id="1907300802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="821251111" name="Picture">
+                        <wp:docPr id="861984283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="821251111" name="Picture"/>
+                                <pic:cNvPr id="861984283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1491952040" name="Picture">
+                        <wp:docPr id="1941330640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1491952040" name="Picture"/>
+                                <pic:cNvPr id="1941330640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="271047285" name="Picture">
+                        <wp:docPr id="424902015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="271047285" name="Picture"/>
+                                <pic:cNvPr id="424902015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1380765329" name="Picture">
+                        <wp:docPr id="935754071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1380765329" name="Picture"/>
+                                <pic:cNvPr id="935754071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1108723110" name="Picture">
+                        <wp:docPr id="199433566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1108723110" name="Picture"/>
+                                <pic:cNvPr id="199433566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="906762924" name="Picture">
+                        <wp:docPr id="907680149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="906762924" name="Picture"/>
+                                <pic:cNvPr id="907680149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112609625" name="Picture">
+                  <wp:docPr id="572435877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112609625" name="Picture"/>
+                          <pic:cNvPr id="572435877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400081413" name="Picture">
+                  <wp:docPr id="2065298194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400081413" name="Picture"/>
+                          <pic:cNvPr id="2065298194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059965429" name="Picture">
+                  <wp:docPr id="887768440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059965429" name="Picture"/>
+                          <pic:cNvPr id="887768440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674438182" name="Picture">
+                  <wp:docPr id="1220233275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674438182" name="Picture"/>
+                          <pic:cNvPr id="1220233275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355021553" name="Picture">
+                  <wp:docPr id="377832382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355021553" name="Picture"/>
+                          <pic:cNvPr id="377832382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184179183" name="Picture">
+                  <wp:docPr id="1108662797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184179183" name="Picture"/>
+                          <pic:cNvPr id="1108662797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2088355899" name="Picture">
+                        <wp:docPr id="596615172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2088355899" name="Picture"/>
+                                <pic:cNvPr id="596615172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029209705" name="Picture">
+                  <wp:docPr id="1143367147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029209705" name="Picture"/>
+                          <pic:cNvPr id="1143367147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067211364" name="Picture">
+                  <wp:docPr id="930471851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067211364" name="Picture"/>
+                          <pic:cNvPr id="930471851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237127977" name="Picture">
+                  <wp:docPr id="1772406465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237127977" name="Picture"/>
+                          <pic:cNvPr id="1772406465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894242668" name="Picture">
+                  <wp:docPr id="1753978545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894242668" name="Picture"/>
+                          <pic:cNvPr id="1753978545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024852556" name="Picture">
+                  <wp:docPr id="903022200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024852556" name="Picture"/>
+                          <pic:cNvPr id="903022200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341129095" name="Picture">
+                  <wp:docPr id="1164719148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341129095" name="Picture"/>
+                          <pic:cNvPr id="1164719148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="219988342" name="Picture">
+                        <wp:docPr id="393933221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="219988342" name="Picture"/>
+                                <pic:cNvPr id="393933221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261791516" name="Picture">
+                  <wp:docPr id="1759149949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261791516" name="Picture"/>
+                          <pic:cNvPr id="1759149949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439030252" name="Picture">
+                  <wp:docPr id="77422773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439030252" name="Picture"/>
+                          <pic:cNvPr id="77422773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042474144" name="Picture">
+                  <wp:docPr id="992698464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042474144" name="Picture"/>
+                          <pic:cNvPr id="992698464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605815388" name="Picture">
+                  <wp:docPr id="926216712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605815388" name="Picture"/>
+                          <pic:cNvPr id="926216712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222571463" name="Picture">
+                  <wp:docPr id="87620460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222571463" name="Picture"/>
+                          <pic:cNvPr id="87620460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748505930" name="Picture">
+                  <wp:docPr id="344705333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748505930" name="Picture"/>
+                          <pic:cNvPr id="344705333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1362904581" name="Picture">
+                        <wp:docPr id="740562386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1362904581" name="Picture"/>
+                                <pic:cNvPr id="740562386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622850354" name="Picture">
+                  <wp:docPr id="1915311845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622850354" name="Picture"/>
+                          <pic:cNvPr id="1915311845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747307749" name="Picture">
+                  <wp:docPr id="1909720129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747307749" name="Picture"/>
+                          <pic:cNvPr id="1909720129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536861066" name="Picture">
+                  <wp:docPr id="2110915884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536861066" name="Picture"/>
+                          <pic:cNvPr id="2110915884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717434396" name="Picture">
+                  <wp:docPr id="1378730649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717434396" name="Picture"/>
+                          <pic:cNvPr id="1378730649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542720726" name="Picture">
+                  <wp:docPr id="50999953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542720726" name="Picture"/>
+                          <pic:cNvPr id="50999953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785458084" name="Picture">
+                  <wp:docPr id="1855765689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785458084" name="Picture"/>
+                          <pic:cNvPr id="1855765689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423857361" name="Picture">
+                  <wp:docPr id="304942604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423857361" name="Picture"/>
+                          <pic:cNvPr id="304942604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183845439" name="Picture">
+                  <wp:docPr id="914364632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183845439" name="Picture"/>
+                          <pic:cNvPr id="914364632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737032408" name="Picture">
+                  <wp:docPr id="2004359311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737032408" name="Picture"/>
+                          <pic:cNvPr id="2004359311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="753866491" name="Picture">
+                        <wp:docPr id="1879899978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="753866491" name="Picture"/>
+                                <pic:cNvPr id="1879899978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64966268" name="Picture">
+                  <wp:docPr id="1191656868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64966268" name="Picture"/>
+                          <pic:cNvPr id="1191656868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775566987" name="Picture">
+                  <wp:docPr id="1112110764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775566987" name="Picture"/>
+                          <pic:cNvPr id="1112110764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757404511" name="Picture">
+                  <wp:docPr id="2068567218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757404511" name="Picture"/>
+                          <pic:cNvPr id="2068567218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175273729" name="Picture">
+                  <wp:docPr id="109279212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175273729" name="Picture"/>
+                          <pic:cNvPr id="109279212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879957403" name="Picture">
+                  <wp:docPr id="535019513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879957403" name="Picture"/>
+                          <pic:cNvPr id="535019513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831141216" name="Picture">
+                  <wp:docPr id="412406656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831141216" name="Picture"/>
+                          <pic:cNvPr id="412406656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="578370903" name="Picture">
+                        <wp:docPr id="747941425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="578370903" name="Picture"/>
+                                <pic:cNvPr id="747941425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119366477" name="Picture">
+                  <wp:docPr id="304247024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119366477" name="Picture"/>
+                          <pic:cNvPr id="304247024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139983210" name="Picture">
+                  <wp:docPr id="1564470259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139983210" name="Picture"/>
+                          <pic:cNvPr id="1564470259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159644384" name="Picture">
+                  <wp:docPr id="1556714882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159644384" name="Picture"/>
+                          <pic:cNvPr id="1556714882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>