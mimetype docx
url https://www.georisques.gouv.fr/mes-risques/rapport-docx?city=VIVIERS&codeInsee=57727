--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400175933" name="Picture">
+                  <wp:docPr id="601870363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400175933" name="Picture"/>
+                          <pic:cNvPr id="601870363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033755820" name="Picture">
+                  <wp:docPr id="244936985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033755820" name="Picture"/>
+                          <pic:cNvPr id="244936985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1556128234" name="Picture">
+                        <wp:docPr id="1818982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1556128234" name="Picture"/>
+                                <pic:cNvPr id="1818982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545809039" name="Picture">
+                  <wp:docPr id="435594174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545809039" name="Picture"/>
+                          <pic:cNvPr id="435594174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006158292" name="Picture">
+                  <wp:docPr id="1351346372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006158292" name="Picture"/>
+                          <pic:cNvPr id="1351346372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335413844" name="Picture">
+                  <wp:docPr id="77152880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335413844" name="Picture"/>
+                          <pic:cNvPr id="77152880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="760179547" name="Picture">
+                  <wp:docPr id="1319610837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="760179547" name="Picture"/>
+                          <pic:cNvPr id="1319610837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810691923" name="Picture">
+                  <wp:docPr id="982165688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810691923" name="Picture"/>
+                          <pic:cNvPr id="982165688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1424612772" name="Picture">
+                        <wp:docPr id="1011170520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1424612772" name="Picture"/>
+                                <pic:cNvPr id="1011170520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="535014807" name="Picture">
+                        <wp:docPr id="760621673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="535014807" name="Picture"/>
+                                <pic:cNvPr id="760621673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2026743955" name="Picture">
+                        <wp:docPr id="704890589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2026743955" name="Picture"/>
+                                <pic:cNvPr id="704890589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1440920946" name="Picture">
+                        <wp:docPr id="88066517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1440920946" name="Picture"/>
+                                <pic:cNvPr id="88066517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2005381982" name="Picture">
+                        <wp:docPr id="1878491343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2005381982" name="Picture"/>
+                                <pic:cNvPr id="1878491343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1456988673" name="Picture">
+                        <wp:docPr id="516925913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1456988673" name="Picture"/>
+                                <pic:cNvPr id="516925913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1158404521" name="Picture">
+                        <wp:docPr id="1631192380" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1158404521" name="Picture"/>
+                                <pic:cNvPr id="1631192380" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1769729981" name="Picture">
+                        <wp:docPr id="929574385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1769729981" name="Picture"/>
+                                <pic:cNvPr id="929574385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="306655507" name="Picture">
+                        <wp:docPr id="31632719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="306655507" name="Picture"/>
+                                <pic:cNvPr id="31632719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="780048875" name="Picture">
+                        <wp:docPr id="824266126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="780048875" name="Picture"/>
+                                <pic:cNvPr id="824266126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="564433170" name="Picture">
+                        <wp:docPr id="1464159837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="564433170" name="Picture"/>
+                                <pic:cNvPr id="1464159837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="211180333" name="Picture">
+                        <wp:docPr id="700318824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="211180333" name="Picture"/>
+                                <pic:cNvPr id="700318824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="969705454" name="Picture">
+                        <wp:docPr id="298443071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="969705454" name="Picture"/>
+                                <pic:cNvPr id="298443071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="475537194" name="Picture">
+                        <wp:docPr id="222479179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="475537194" name="Picture"/>
+                                <pic:cNvPr id="222479179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="861813271" name="Picture">
+                        <wp:docPr id="703053471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="861813271" name="Picture"/>
+                                <pic:cNvPr id="703053471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768161712" name="Picture">
+                  <wp:docPr id="267920197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768161712" name="Picture"/>
+                          <pic:cNvPr id="267920197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430422835" name="Picture">
+                  <wp:docPr id="1346967833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430422835" name="Picture"/>
+                          <pic:cNvPr id="1346967833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977275718" name="Picture">
+                  <wp:docPr id="294288925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977275718" name="Picture"/>
+                          <pic:cNvPr id="294288925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864603848" name="Picture">
+                  <wp:docPr id="934228070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864603848" name="Picture"/>
+                          <pic:cNvPr id="934228070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433230690" name="Picture">
+                  <wp:docPr id="834261582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433230690" name="Picture"/>
+                          <pic:cNvPr id="834261582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593014999" name="Picture">
+                  <wp:docPr id="2049189663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593014999" name="Picture"/>
+                          <pic:cNvPr id="2049189663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="476611599" name="Picture">
+                        <wp:docPr id="1122085955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="476611599" name="Picture"/>
+                                <pic:cNvPr id="1122085955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1681692284" name="Picture">
+                        <wp:docPr id="1735894440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1681692284" name="Picture"/>
+                                <pic:cNvPr id="1735894440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734342894" name="Picture">
+                  <wp:docPr id="71873870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734342894" name="Picture"/>
+                          <pic:cNvPr id="71873870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817013854" name="Picture">
+                  <wp:docPr id="224742457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817013854" name="Picture"/>
+                          <pic:cNvPr id="224742457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817711938" name="Picture">
+                  <wp:docPr id="1466295000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817711938" name="Picture"/>
+                          <pic:cNvPr id="1466295000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545995780" name="Picture">
+                  <wp:docPr id="1220172735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545995780" name="Picture"/>
+                          <pic:cNvPr id="1220172735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89196020" name="Picture">
+                  <wp:docPr id="857128425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89196020" name="Picture"/>
+                          <pic:cNvPr id="857128425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821127039" name="Picture">
+                  <wp:docPr id="1217230421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821127039" name="Picture"/>
+                          <pic:cNvPr id="1217230421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="730202653" name="Picture">
+                        <wp:docPr id="874051543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="730202653" name="Picture"/>
+                                <pic:cNvPr id="874051543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26119,57 +26119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="790043820" name="Picture">
+                  <wp:docPr id="468350189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="790043820" name="Picture"/>
+                          <pic:cNvPr id="468350189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26208,57 +26208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2092967642" name="Picture">
+                  <wp:docPr id="268224537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2092967642" name="Picture"/>
+                          <pic:cNvPr id="268224537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26888,57 +26888,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067819533" name="Picture">
+                  <wp:docPr id="129475431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067819533" name="Picture"/>
+                          <pic:cNvPr id="129475431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27949,57 +27949,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875614039" name="Picture">
+                  <wp:docPr id="713725035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875614039" name="Picture"/>
+                          <pic:cNvPr id="713725035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28052,57 +28052,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485614605" name="Picture">
+                  <wp:docPr id="558576806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485614605" name="Picture"/>
+                          <pic:cNvPr id="558576806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29510,57 +29510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187036271" name="Picture">
+                  <wp:docPr id="1113686049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187036271" name="Picture"/>
+                          <pic:cNvPr id="1113686049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30707,57 +30707,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="444072028" name="Picture">
+                        <wp:docPr id="428127416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="444072028" name="Picture"/>
+                                <pic:cNvPr id="428127416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32877,57 +32877,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467424607" name="Picture">
+                  <wp:docPr id="1456090625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467424607" name="Picture"/>
+                          <pic:cNvPr id="1456090625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32966,57 +32966,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043926344" name="Picture">
+                  <wp:docPr id="197509969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043926344" name="Picture"/>
+                          <pic:cNvPr id="197509969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33610,57 +33610,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679392819" name="Picture">
+                  <wp:docPr id="928548837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679392819" name="Picture"/>
+                          <pic:cNvPr id="928548837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34608,57 +34608,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069531701" name="Picture">
+                  <wp:docPr id="565849015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069531701" name="Picture"/>
+                          <pic:cNvPr id="565849015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34711,57 +34711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54039327" name="Picture">
+                  <wp:docPr id="1573618943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54039327" name="Picture"/>
+                          <pic:cNvPr id="1573618943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36088,57 +36088,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="337679955" name="Picture">
+                  <wp:docPr id="274515799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="337679955" name="Picture"/>
+                          <pic:cNvPr id="274515799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37231,57 +37231,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="854758844" name="Picture">
+                        <wp:docPr id="21296274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="854758844" name="Picture"/>
+                                <pic:cNvPr id="21296274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38599,57 +38599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786205870" name="Picture">
+                  <wp:docPr id="1447903435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786205870" name="Picture"/>
+                          <pic:cNvPr id="1447903435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38688,57 +38688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276010793" name="Picture">
+                  <wp:docPr id="1879826164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276010793" name="Picture"/>
+                          <pic:cNvPr id="1879826164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39320,57 +39320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856049904" name="Picture">
+                  <wp:docPr id="551781642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856049904" name="Picture"/>
+                          <pic:cNvPr id="551781642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40264,57 +40264,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063613848" name="Picture">
+                  <wp:docPr id="82982438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063613848" name="Picture"/>
+                          <pic:cNvPr id="82982438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40376,57 +40376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395457574" name="Picture">
+                  <wp:docPr id="1660942809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395457574" name="Picture"/>
+                          <pic:cNvPr id="1660942809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41617,51 +41617,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">3 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -42035,57 +42035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044982021" name="Picture">
+                  <wp:docPr id="1522862369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044982021" name="Picture"/>
+                          <pic:cNvPr id="1522862369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43214,57 +43214,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912135492" name="Picture">
+                  <wp:docPr id="1482650531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912135492" name="Picture"/>
+                          <pic:cNvPr id="1482650531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43294,57 +43294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550872897" name="Picture">
+                  <wp:docPr id="389790793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550872897" name="Picture"/>
+                          <pic:cNvPr id="389790793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43782,57 +43782,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145402755" name="Picture">
+                  <wp:docPr id="360011517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145402755" name="Picture"/>
+                          <pic:cNvPr id="360011517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44633,51 +44633,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">3 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -44880,332 +44880,490 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3917829" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3917829</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Four à chaux</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3916997" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3916997</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décharge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3916918" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3916918</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">décharge brute</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">En arrêt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10620"/>
+          <w:trHeight w:hRule="exact" w:val="10380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>