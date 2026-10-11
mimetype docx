--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654163198" name="Picture">
+                  <wp:docPr id="923795740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654163198" name="Picture"/>
+                          <pic:cNvPr id="923795740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="452669753" name="Picture">
+                  <wp:docPr id="1429985595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="452669753" name="Picture"/>
+                          <pic:cNvPr id="1429985595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="24099424" name="Picture">
+                        <wp:docPr id="1447761184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="24099424" name="Picture"/>
+                                <pic:cNvPr id="1447761184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837434229" name="Picture">
+                  <wp:docPr id="1928892984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837434229" name="Picture"/>
+                          <pic:cNvPr id="1928892984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36716797" name="Picture">
+                  <wp:docPr id="1874380967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36716797" name="Picture"/>
+                          <pic:cNvPr id="1874380967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893206002" name="Picture">
+                  <wp:docPr id="2132785344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893206002" name="Picture"/>
+                          <pic:cNvPr id="2132785344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837230470" name="Picture">
+                  <wp:docPr id="1618265668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837230470" name="Picture"/>
+                          <pic:cNvPr id="1618265668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542582372" name="Picture">
+                  <wp:docPr id="430257381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542582372" name="Picture"/>
+                          <pic:cNvPr id="430257381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="806171263" name="Picture">
+                        <wp:docPr id="2125622389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="806171263" name="Picture"/>
+                                <pic:cNvPr id="2125622389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6094,93 +6094,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -6555,57 +6512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1369216684" name="Picture">
+                        <wp:docPr id="1751727359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1369216684" name="Picture"/>
+                                <pic:cNvPr id="1751727359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7127,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1368354575" name="Picture">
+                        <wp:docPr id="1792188379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1368354575" name="Picture"/>
+                                <pic:cNvPr id="1792188379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7503,93 +7460,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -7964,57 +7878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2126307689" name="Picture">
+                        <wp:docPr id="252131917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2126307689" name="Picture"/>
+                                <pic:cNvPr id="252131917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8493,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="518593044" name="Picture">
+                        <wp:docPr id="124312896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="518593044" name="Picture"/>
+                                <pic:cNvPr id="124312896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8912,93 +8826,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -9373,57 +9244,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1233981146" name="Picture">
+                        <wp:docPr id="2041202341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1233981146" name="Picture"/>
+                                <pic:cNvPr id="2041202341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9859,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="257537846" name="Picture">
+                        <wp:docPr id="462624873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="257537846" name="Picture"/>
+                                <pic:cNvPr id="462624873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10321,93 +10192,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -10781,57 +10609,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="867835571" name="Picture">
+                        <wp:docPr id="2001625483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="867835571" name="Picture"/>
+                                <pic:cNvPr id="2001625483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11241,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2057357664" name="Picture">
+                        <wp:docPr id="1300645210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2057357664" name="Picture"/>
+                                <pic:cNvPr id="1300645210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11746,93 +11574,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -12207,57 +11992,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1053378201" name="Picture">
+                        <wp:docPr id="912834259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1053378201" name="Picture"/>
+                                <pic:cNvPr id="912834259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +12856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573402352" name="Picture">
+                  <wp:docPr id="496712214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573402352" name="Picture"/>
+                          <pic:cNvPr id="496712214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +12945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613851458" name="Picture">
+                  <wp:docPr id="1000464397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613851458" name="Picture"/>
+                          <pic:cNvPr id="1000464397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13589,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458446835" name="Picture">
+                  <wp:docPr id="1080518837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458446835" name="Picture"/>
+                          <pic:cNvPr id="1080518837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +14817,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612121954" name="Picture">
+                  <wp:docPr id="916743022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612121954" name="Picture"/>
+                          <pic:cNvPr id="916743022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15121,93 +14906,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -16514,57 +16256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155352156" name="Picture">
+                  <wp:docPr id="1589901121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155352156" name="Picture"/>
+                          <pic:cNvPr id="1589901121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17625,93 +17367,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -18992,57 +18691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716972753" name="Picture">
+                  <wp:docPr id="28338903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716972753" name="Picture"/>
+                          <pic:cNvPr id="28338903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +18780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466668022" name="Picture">
+                  <wp:docPr id="1118575596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466668022" name="Picture"/>
+                          <pic:cNvPr id="1118575596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19424,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725774591" name="Picture">
+                  <wp:docPr id="1021548617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725774591" name="Picture"/>
+                          <pic:cNvPr id="1021548617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20422,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136933436" name="Picture">
+                  <wp:docPr id="787005769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136933436" name="Picture"/>
+                          <pic:cNvPr id="787005769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20812,93 +20511,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -22207,57 +21863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617731898" name="Picture">
+                  <wp:docPr id="591301778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617731898" name="Picture"/>
+                          <pic:cNvPr id="591301778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23336,93 +22992,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -24769,57 +24382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642460661" name="Picture">
+                  <wp:docPr id="1811735056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642460661" name="Picture"/>
+                          <pic:cNvPr id="1811735056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191697217" name="Picture">
+                  <wp:docPr id="1187146472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191697217" name="Picture"/>
+                          <pic:cNvPr id="1187146472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655672700" name="Picture">
+                  <wp:docPr id="1456062277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655672700" name="Picture"/>
+                          <pic:cNvPr id="1456062277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957336641" name="Picture">
+                  <wp:docPr id="5719055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957336641" name="Picture"/>
+                          <pic:cNvPr id="5719055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26724,93 +26337,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -28211,57 +27781,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863361851" name="Picture">
+                  <wp:docPr id="1785889380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863361851" name="Picture"/>
+                          <pic:cNvPr id="1785889380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30957,57 +30527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585950633" name="Picture">
+                  <wp:docPr id="1126345140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585950633" name="Picture"/>
+                          <pic:cNvPr id="1126345140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31046,57 +30616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127615297" name="Picture">
+                  <wp:docPr id="1027437078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127615297" name="Picture"/>
+                          <pic:cNvPr id="1027437078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31690,57 +31260,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479091441" name="Picture">
+                  <wp:docPr id="327968436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479091441" name="Picture"/>
+                          <pic:cNvPr id="327968436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32688,57 +32258,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646343666" name="Picture">
+                  <wp:docPr id="702710925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646343666" name="Picture"/>
+                          <pic:cNvPr id="702710925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32777,93 +32347,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -34168,57 +33695,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1050406456" name="Picture">
+                  <wp:docPr id="1661490983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1050406456" name="Picture"/>
+                          <pic:cNvPr id="1661490983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35297,93 +34824,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -36672,57 +36156,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184329676" name="Picture">
+                  <wp:docPr id="1593012519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184329676" name="Picture"/>
+                          <pic:cNvPr id="1593012519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36761,57 +36245,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057315882" name="Picture">
+                  <wp:docPr id="634290831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057315882" name="Picture"/>
+                          <pic:cNvPr id="634290831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37405,57 +36889,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411773264" name="Picture">
+                  <wp:docPr id="1305530237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411773264" name="Picture"/>
+                          <pic:cNvPr id="1305530237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38403,57 +37887,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83680439" name="Picture">
+                  <wp:docPr id="1601987322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83680439" name="Picture"/>
+                          <pic:cNvPr id="1601987322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38492,93 +37976,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -39883,57 +39324,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541413174" name="Picture">
+                  <wp:docPr id="1079319011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541413174" name="Picture"/>
+                          <pic:cNvPr id="1079319011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41012,93 +40453,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -42297,57 +41695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048539066" name="Picture">
+                  <wp:docPr id="1700622769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048539066" name="Picture"/>
+                          <pic:cNvPr id="1700622769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42377,57 +41775,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715748372" name="Picture">
+                  <wp:docPr id="987012651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715748372" name="Picture"/>
+                          <pic:cNvPr id="987012651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42856,57 +42254,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355835703" name="Picture">
+                  <wp:docPr id="428030655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355835703" name="Picture"/>
+                          <pic:cNvPr id="428030655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44494,57 +43892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192056627" name="Picture">
+                  <wp:docPr id="1405569075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192056627" name="Picture"/>
+                          <pic:cNvPr id="1405569075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44574,57 +43972,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807825784" name="Picture">
+                  <wp:docPr id="1313162852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807825784" name="Picture"/>
+                          <pic:cNvPr id="1313162852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45053,57 +44451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486778708" name="Picture">
+                  <wp:docPr id="1730849631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486778708" name="Picture"/>
+                          <pic:cNvPr id="1730849631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46641,57 +46039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944120912" name="Picture">
+                  <wp:docPr id="347896636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944120912" name="Picture"/>
+                          <pic:cNvPr id="347896636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46712,57 +46110,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884224741" name="Picture">
+                  <wp:docPr id="1890482601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884224741" name="Picture"/>
+                          <pic:cNvPr id="1890482601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47126,57 +46524,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895287999" name="Picture">
+                  <wp:docPr id="1114391728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895287999" name="Picture"/>
+                          <pic:cNvPr id="1114391728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47921,83 +47319,69 @@
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
- <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
- <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
- <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
- <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_10_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_1.png"/>
- <Relationship Id="img_0_1_10_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_3.png"/>
  <Relationship Id="img_0_1_10_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
- <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
- <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
- <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
- <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_4_23.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_23.jpg"/>
- <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_22.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_22.png"/>
  <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
- <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
- <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
  <Relationship Id="img_0_6_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_14.jpg"/>
- <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.png"/>
- <Relationship Id="img_0_6_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12_2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
 </coreProperties>