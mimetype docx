--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610835626" name="Picture">
+                  <wp:docPr id="408801596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610835626" name="Picture"/>
+                          <pic:cNvPr id="408801596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420411042" name="Picture">
+                  <wp:docPr id="1818613747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420411042" name="Picture"/>
+                          <pic:cNvPr id="1818613747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1533824633" name="Picture">
+                        <wp:docPr id="1205348381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1533824633" name="Picture"/>
+                                <pic:cNvPr id="1205348381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054725460" name="Picture">
+                  <wp:docPr id="975425693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054725460" name="Picture"/>
+                          <pic:cNvPr id="975425693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107353762" name="Picture">
+                  <wp:docPr id="946518453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107353762" name="Picture"/>
+                          <pic:cNvPr id="946518453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413188657" name="Picture">
+                  <wp:docPr id="147965211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413188657" name="Picture"/>
+                          <pic:cNvPr id="147965211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="987594902" name="Picture">
+                  <wp:docPr id="351031678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="987594902" name="Picture"/>
+                          <pic:cNvPr id="351031678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140819119" name="Picture">
+                  <wp:docPr id="1127350001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140819119" name="Picture"/>
+                          <pic:cNvPr id="1127350001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1527286168" name="Picture">
+                        <wp:docPr id="1700580938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1527286168" name="Picture"/>
+                                <pic:cNvPr id="1700580938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="856193133" name="Picture">
+                        <wp:docPr id="789211426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="856193133" name="Picture"/>
+                                <pic:cNvPr id="789211426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1793545368" name="Picture">
+                        <wp:docPr id="433302076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1793545368" name="Picture"/>
+                                <pic:cNvPr id="433302076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1471294072" name="Picture">
+                        <wp:docPr id="1217509674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1471294072" name="Picture"/>
+                                <pic:cNvPr id="1217509674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1720850420" name="Picture">
+                        <wp:docPr id="1937972337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1720850420" name="Picture"/>
+                                <pic:cNvPr id="1937972337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1658357018" name="Picture">
+                        <wp:docPr id="259349302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1658357018" name="Picture"/>
+                                <pic:cNvPr id="259349302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="868389392" name="Picture">
+                        <wp:docPr id="98675491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="868389392" name="Picture"/>
+                                <pic:cNvPr id="98675491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1509179027" name="Picture">
+                        <wp:docPr id="2114592192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1509179027" name="Picture"/>
+                                <pic:cNvPr id="2114592192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1249325851" name="Picture">
+                        <wp:docPr id="287870455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1249325851" name="Picture"/>
+                                <pic:cNvPr id="287870455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1250004814" name="Picture">
+                        <wp:docPr id="868252828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1250004814" name="Picture"/>
+                                <pic:cNvPr id="868252828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="96944758" name="Picture">
+                        <wp:docPr id="1134578389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="96944758" name="Picture"/>
+                                <pic:cNvPr id="1134578389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="440356756" name="Picture">
+                        <wp:docPr id="689308862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="440356756" name="Picture"/>
+                                <pic:cNvPr id="689308862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="262327399" name="Picture">
+                        <wp:docPr id="859059360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="262327399" name="Picture"/>
+                                <pic:cNvPr id="859059360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1032886776" name="Picture">
+                        <wp:docPr id="1445271792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1032886776" name="Picture"/>
+                                <pic:cNvPr id="1445271792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="604212688" name="Picture">
+                        <wp:docPr id="1189943636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="604212688" name="Picture"/>
+                                <pic:cNvPr id="1189943636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725365454" name="Picture">
+                  <wp:docPr id="1183087382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725365454" name="Picture"/>
+                          <pic:cNvPr id="1183087382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116203987" name="Picture">
+                  <wp:docPr id="1065343639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116203987" name="Picture"/>
+                          <pic:cNvPr id="1065343639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878488177" name="Picture">
+                  <wp:docPr id="1908036828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878488177" name="Picture"/>
+                          <pic:cNvPr id="1908036828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408698702" name="Picture">
+                  <wp:docPr id="276941542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408698702" name="Picture"/>
+                          <pic:cNvPr id="276941542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477552431" name="Picture">
+                  <wp:docPr id="1020664476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477552431" name="Picture"/>
+                          <pic:cNvPr id="1020664476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285121327" name="Picture">
+                  <wp:docPr id="1926372893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285121327" name="Picture"/>
+                          <pic:cNvPr id="1926372893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1593965811" name="Picture">
+                        <wp:docPr id="1091040268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1593965811" name="Picture"/>
+                                <pic:cNvPr id="1091040268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626488136" name="Picture">
+                  <wp:docPr id="635168664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626488136" name="Picture"/>
+                          <pic:cNvPr id="635168664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828867112" name="Picture">
+                  <wp:docPr id="1582539016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828867112" name="Picture"/>
+                          <pic:cNvPr id="1582539016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632704147" name="Picture">
+                  <wp:docPr id="537561434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632704147" name="Picture"/>
+                          <pic:cNvPr id="537561434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839057645" name="Picture">
+                  <wp:docPr id="1711449245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839057645" name="Picture"/>
+                          <pic:cNvPr id="1711449245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143304541" name="Picture">
+                  <wp:docPr id="1051290076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143304541" name="Picture"/>
+                          <pic:cNvPr id="1051290076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721006237" name="Picture">
+                  <wp:docPr id="2026935553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721006237" name="Picture"/>
+                          <pic:cNvPr id="2026935553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1390231690" name="Picture">
+                        <wp:docPr id="136995056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1390231690" name="Picture"/>
+                                <pic:cNvPr id="136995056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082275958" name="Picture">
+                  <wp:docPr id="1738525484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082275958" name="Picture"/>
+                          <pic:cNvPr id="1738525484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727256682" name="Picture">
+                  <wp:docPr id="2006697739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727256682" name="Picture"/>
+                          <pic:cNvPr id="2006697739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1985382191" name="Picture">
+                  <wp:docPr id="172793555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1985382191" name="Picture"/>
+                          <pic:cNvPr id="172793555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899452599" name="Picture">
+                  <wp:docPr id="241338210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899452599" name="Picture"/>
+                          <pic:cNvPr id="241338210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="479930180" name="Picture">
+                  <wp:docPr id="1788074760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="479930180" name="Picture"/>
+                          <pic:cNvPr id="1788074760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782991398" name="Picture">
+                  <wp:docPr id="504757205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782991398" name="Picture"/>
+                          <pic:cNvPr id="504757205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679272524" name="Picture">
+                  <wp:docPr id="1915943624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679272524" name="Picture"/>
+                          <pic:cNvPr id="1915943624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020844946" name="Picture">
+                  <wp:docPr id="1128823816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020844946" name="Picture"/>
+                          <pic:cNvPr id="1128823816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72085181" name="Picture">
+                  <wp:docPr id="2015204077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72085181" name="Picture"/>
+                          <pic:cNvPr id="2015204077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894760064" name="Picture">
+                  <wp:docPr id="1647186944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894760064" name="Picture"/>
+                          <pic:cNvPr id="1647186944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221211627" name="Picture">
+                  <wp:docPr id="1627714950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221211627" name="Picture"/>
+                          <pic:cNvPr id="1627714950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691261734" name="Picture">
+                  <wp:docPr id="637568247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691261734" name="Picture"/>
+                          <pic:cNvPr id="637568247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1222038783" name="Picture">
+                        <wp:docPr id="446314766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1222038783" name="Picture"/>
+                                <pic:cNvPr id="446314766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145093154" name="Picture">
+                  <wp:docPr id="949957014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145093154" name="Picture"/>
+                          <pic:cNvPr id="949957014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826171059" name="Picture">
+                  <wp:docPr id="789442236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826171059" name="Picture"/>
+                          <pic:cNvPr id="789442236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1094666447" name="Picture">
+                  <wp:docPr id="669503010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1094666447" name="Picture"/>
+                          <pic:cNvPr id="669503010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532312314" name="Picture">
+                  <wp:docPr id="1853037915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532312314" name="Picture"/>
+                          <pic:cNvPr id="1853037915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="632506112" name="Picture">
+                  <wp:docPr id="1118208815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="632506112" name="Picture"/>
+                          <pic:cNvPr id="1118208815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224097421" name="Picture">
+                  <wp:docPr id="2065400637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224097421" name="Picture"/>
+                          <pic:cNvPr id="2065400637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="407090172" name="Picture">
+                        <wp:docPr id="822805676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="407090172" name="Picture"/>
+                                <pic:cNvPr id="822805676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380269997" name="Picture">
+                  <wp:docPr id="312877332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380269997" name="Picture"/>
+                          <pic:cNvPr id="312877332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320084957" name="Picture">
+                  <wp:docPr id="1397899115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320084957" name="Picture"/>
+                          <pic:cNvPr id="1397899115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598506368" name="Picture">
+                  <wp:docPr id="1097650974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598506368" name="Picture"/>
+                          <pic:cNvPr id="1097650974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132809966" name="Picture">
+                  <wp:docPr id="997968335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132809966" name="Picture"/>
+                          <pic:cNvPr id="997968335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176079066" name="Picture">
+                  <wp:docPr id="2039484588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176079066" name="Picture"/>
+                          <pic:cNvPr id="2039484588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588754140" name="Picture">
+                  <wp:docPr id="1581504675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588754140" name="Picture"/>
+                          <pic:cNvPr id="1581504675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>