--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873927295" name="Picture">
+                  <wp:docPr id="922644591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873927295" name="Picture"/>
+                          <pic:cNvPr id="922644591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908987897" name="Picture">
+                  <wp:docPr id="145079104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908987897" name="Picture"/>
+                          <pic:cNvPr id="145079104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1836501390" name="Picture">
+                        <wp:docPr id="1412938647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1836501390" name="Picture"/>
+                                <pic:cNvPr id="1412938647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064744424" name="Picture">
+                  <wp:docPr id="1406108437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064744424" name="Picture"/>
+                          <pic:cNvPr id="1406108437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770357107" name="Picture">
+                  <wp:docPr id="2065034772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770357107" name="Picture"/>
+                          <pic:cNvPr id="2065034772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113350744" name="Picture">
+                  <wp:docPr id="1431220918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113350744" name="Picture"/>
+                          <pic:cNvPr id="1431220918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927260087" name="Picture">
+                  <wp:docPr id="1678175836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927260087" name="Picture"/>
+                          <pic:cNvPr id="1678175836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="452565991" name="Picture">
+                  <wp:docPr id="1228288726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="452565991" name="Picture"/>
+                          <pic:cNvPr id="1228288726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1058887074" name="Picture">
+                        <wp:docPr id="1716166911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1058887074" name="Picture"/>
+                                <pic:cNvPr id="1716166911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="117395500" name="Picture">
+                        <wp:docPr id="1747391209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="117395500" name="Picture"/>
+                                <pic:cNvPr id="1747391209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="927556140" name="Picture">
+                        <wp:docPr id="1166349074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="927556140" name="Picture"/>
+                                <pic:cNvPr id="1166349074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="418968993" name="Picture">
+                        <wp:docPr id="60212030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="418968993" name="Picture"/>
+                                <pic:cNvPr id="60212030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203242823" name="Picture">
+                        <wp:docPr id="993426440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203242823" name="Picture"/>
+                                <pic:cNvPr id="993426440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1900627480" name="Picture">
+                        <wp:docPr id="143683444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1900627480" name="Picture"/>
+                                <pic:cNvPr id="143683444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1065428868" name="Picture">
+                        <wp:docPr id="2105724036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1065428868" name="Picture"/>
+                                <pic:cNvPr id="2105724036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258977506" name="Picture">
+                        <wp:docPr id="1701524457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258977506" name="Picture"/>
+                                <pic:cNvPr id="1701524457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="308511135" name="Picture">
+                        <wp:docPr id="964539175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="308511135" name="Picture"/>
+                                <pic:cNvPr id="964539175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1336073856" name="Picture">
+                        <wp:docPr id="437462280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1336073856" name="Picture"/>
+                                <pic:cNvPr id="437462280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1368255418" name="Picture">
+                        <wp:docPr id="1975388243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1368255418" name="Picture"/>
+                                <pic:cNvPr id="1975388243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1111742957" name="Picture">
+                        <wp:docPr id="1914370328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1111742957" name="Picture"/>
+                                <pic:cNvPr id="1914370328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672269853" name="Picture">
+                  <wp:docPr id="860256044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672269853" name="Picture"/>
+                          <pic:cNvPr id="860256044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579798097" name="Picture">
+                  <wp:docPr id="138690897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579798097" name="Picture"/>
+                          <pic:cNvPr id="138690897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784737245" name="Picture">
+                  <wp:docPr id="557579168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784737245" name="Picture"/>
+                          <pic:cNvPr id="557579168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464497299" name="Picture">
+                  <wp:docPr id="1846165573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464497299" name="Picture"/>
+                          <pic:cNvPr id="1846165573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290128444" name="Picture">
+                  <wp:docPr id="749973947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290128444" name="Picture"/>
+                          <pic:cNvPr id="749973947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168530333" name="Picture">
+                  <wp:docPr id="705307222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168530333" name="Picture"/>
+                          <pic:cNvPr id="705307222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1799804896" name="Picture">
+                        <wp:docPr id="1126464590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1799804896" name="Picture"/>
+                                <pic:cNvPr id="1126464590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855273411" name="Picture">
+                  <wp:docPr id="615487669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855273411" name="Picture"/>
+                          <pic:cNvPr id="615487669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714123041" name="Picture">
+                  <wp:docPr id="1633652977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714123041" name="Picture"/>
+                          <pic:cNvPr id="1633652977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990856147" name="Picture">
+                  <wp:docPr id="33117848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990856147" name="Picture"/>
+                          <pic:cNvPr id="33117848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971357741" name="Picture">
+                  <wp:docPr id="497955432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971357741" name="Picture"/>
+                          <pic:cNvPr id="497955432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829433916" name="Picture">
+                  <wp:docPr id="380205180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829433916" name="Picture"/>
+                          <pic:cNvPr id="380205180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249919103" name="Picture">
+                  <wp:docPr id="661488337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249919103" name="Picture"/>
+                          <pic:cNvPr id="661488337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1893037763" name="Picture">
+                        <wp:docPr id="174352871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1893037763" name="Picture"/>
+                                <pic:cNvPr id="174352871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269426415" name="Picture">
+                  <wp:docPr id="1332416605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269426415" name="Picture"/>
+                          <pic:cNvPr id="1332416605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14777295" name="Picture">
+                  <wp:docPr id="32275739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14777295" name="Picture"/>
+                          <pic:cNvPr id="32275739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759382793" name="Picture">
+                  <wp:docPr id="965364477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759382793" name="Picture"/>
+                          <pic:cNvPr id="965364477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894955128" name="Picture">
+                  <wp:docPr id="757505781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894955128" name="Picture"/>
+                          <pic:cNvPr id="757505781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990109551" name="Picture">
+                  <wp:docPr id="442318871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990109551" name="Picture"/>
+                          <pic:cNvPr id="442318871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581495622" name="Picture">
+                  <wp:docPr id="919422359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581495622" name="Picture"/>
+                          <pic:cNvPr id="919422359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2064927968" name="Picture">
+                        <wp:docPr id="585111296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2064927968" name="Picture"/>
+                                <pic:cNvPr id="585111296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30108,57 +30108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217058396" name="Picture">
+                  <wp:docPr id="1061796786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217058396" name="Picture"/>
+                          <pic:cNvPr id="1061796786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30197,57 +30197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621322493" name="Picture">
+                  <wp:docPr id="725560598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621322493" name="Picture"/>
+                          <pic:cNvPr id="725560598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30841,57 +30841,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082642928" name="Picture">
+                  <wp:docPr id="163936102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082642928" name="Picture"/>
+                          <pic:cNvPr id="163936102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31839,57 +31839,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831511701" name="Picture">
+                  <wp:docPr id="1039267825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831511701" name="Picture"/>
+                          <pic:cNvPr id="1039267825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31942,57 +31942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251212020" name="Picture">
+                  <wp:docPr id="434315948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251212020" name="Picture"/>
+                          <pic:cNvPr id="434315948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33319,57 +33319,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802089892" name="Picture">
+                  <wp:docPr id="1867268896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802089892" name="Picture"/>
+                          <pic:cNvPr id="1867268896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34462,57 +34462,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="917183669" name="Picture">
+                        <wp:docPr id="90205029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="917183669" name="Picture"/>
+                                <pic:cNvPr id="90205029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35683,57 +35683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851806223" name="Picture">
+                  <wp:docPr id="146308522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851806223" name="Picture"/>
+                          <pic:cNvPr id="146308522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35754,57 +35754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807613784" name="Picture">
+                  <wp:docPr id="812340552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807613784" name="Picture"/>
+                          <pic:cNvPr id="812340552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048752281" name="Picture">
+                  <wp:docPr id="945065107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048752281" name="Picture"/>
+                          <pic:cNvPr id="945065107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>