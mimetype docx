--- v0 (2026-08-17)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566403048" name="Picture">
+                  <wp:docPr id="334901086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566403048" name="Picture"/>
+                          <pic:cNvPr id="334901086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462584653" name="Picture">
+                  <wp:docPr id="442875886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462584653" name="Picture"/>
+                          <pic:cNvPr id="442875886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="799318167" name="Picture">
+                        <wp:docPr id="1183909561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="799318167" name="Picture"/>
+                                <pic:cNvPr id="1183909561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433082627" name="Picture">
+                  <wp:docPr id="1309692524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433082627" name="Picture"/>
+                          <pic:cNvPr id="1309692524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114000577" name="Picture">
+                  <wp:docPr id="1893245240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114000577" name="Picture"/>
+                          <pic:cNvPr id="1893245240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510497870" name="Picture">
+                  <wp:docPr id="723368352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510497870" name="Picture"/>
+                          <pic:cNvPr id="723368352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553118170" name="Picture">
+                  <wp:docPr id="637905980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553118170" name="Picture"/>
+                          <pic:cNvPr id="637905980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558406879" name="Picture">
+                  <wp:docPr id="260676333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558406879" name="Picture"/>
+                          <pic:cNvPr id="260676333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1321183071" name="Picture">
+                        <wp:docPr id="543452778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1321183071" name="Picture"/>
+                                <pic:cNvPr id="543452778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1728157242" name="Picture">
+                        <wp:docPr id="824133456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1728157242" name="Picture"/>
+                                <pic:cNvPr id="824133456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1843636986" name="Picture">
+                        <wp:docPr id="1162149775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1843636986" name="Picture"/>
+                                <pic:cNvPr id="1162149775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="105373781" name="Picture">
+                        <wp:docPr id="1379048755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="105373781" name="Picture"/>
+                                <pic:cNvPr id="1379048755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1698901191" name="Picture">
+                        <wp:docPr id="1164138143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1698901191" name="Picture"/>
+                                <pic:cNvPr id="1164138143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="835993756" name="Picture">
+                        <wp:docPr id="286569170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="835993756" name="Picture"/>
+                                <pic:cNvPr id="286569170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1131234137" name="Picture">
+                        <wp:docPr id="1276782601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1131234137" name="Picture"/>
+                                <pic:cNvPr id="1276782601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2062994852" name="Picture">
+                        <wp:docPr id="1164171684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2062994852" name="Picture"/>
+                                <pic:cNvPr id="1164171684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1979759782" name="Picture">
+                        <wp:docPr id="608323159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1979759782" name="Picture"/>
+                                <pic:cNvPr id="608323159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="656772807" name="Picture">
+                        <wp:docPr id="941772232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="656772807" name="Picture"/>
+                                <pic:cNvPr id="941772232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="465041627" name="Picture">
+                        <wp:docPr id="1895887961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="465041627" name="Picture"/>
+                                <pic:cNvPr id="1895887961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="34544973" name="Picture">
+                        <wp:docPr id="2087178173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="34544973" name="Picture"/>
+                                <pic:cNvPr id="2087178173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1835290284" name="Picture">
+                        <wp:docPr id="1603150835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1835290284" name="Picture"/>
+                                <pic:cNvPr id="1603150835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1894946931" name="Picture">
+                        <wp:docPr id="1481352906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1894946931" name="Picture"/>
+                                <pic:cNvPr id="1481352906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17079693" name="Picture">
+                        <wp:docPr id="1809358621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17079693" name="Picture"/>
+                                <pic:cNvPr id="1809358621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955978446" name="Picture">
+                  <wp:docPr id="500036352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955978446" name="Picture"/>
+                          <pic:cNvPr id="500036352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052877558" name="Picture">
+                  <wp:docPr id="225693415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052877558" name="Picture"/>
+                          <pic:cNvPr id="225693415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578519487" name="Picture">
+                  <wp:docPr id="77251141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578519487" name="Picture"/>
+                          <pic:cNvPr id="77251141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36171893" name="Picture">
+                  <wp:docPr id="348473992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36171893" name="Picture"/>
+                          <pic:cNvPr id="348473992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817447843" name="Picture">
+                  <wp:docPr id="1641967520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817447843" name="Picture"/>
+                          <pic:cNvPr id="1641967520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480892672" name="Picture">
+                  <wp:docPr id="1801500097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480892672" name="Picture"/>
+                          <pic:cNvPr id="1801500097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1973485076" name="Picture">
+                        <wp:docPr id="369169397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1973485076" name="Picture"/>
+                                <pic:cNvPr id="369169397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128870193" name="Picture">
+                  <wp:docPr id="2079554323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128870193" name="Picture"/>
+                          <pic:cNvPr id="2079554323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232510328" name="Picture">
+                  <wp:docPr id="659058287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232510328" name="Picture"/>
+                          <pic:cNvPr id="659058287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2147077257" name="Picture">
+                  <wp:docPr id="961044424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2147077257" name="Picture"/>
+                          <pic:cNvPr id="961044424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103285981" name="Picture">
+                  <wp:docPr id="164648332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103285981" name="Picture"/>
+                          <pic:cNvPr id="164648332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749474100" name="Picture">
+                  <wp:docPr id="1007995301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749474100" name="Picture"/>
+                          <pic:cNvPr id="1007995301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1324733532" name="Picture">
+                  <wp:docPr id="1879440694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1324733532" name="Picture"/>
+                          <pic:cNvPr id="1879440694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1523887436" name="Picture">
+                        <wp:docPr id="1321326518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1523887436" name="Picture"/>
+                                <pic:cNvPr id="1321326518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988009854" name="Picture">
+                  <wp:docPr id="292712213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988009854" name="Picture"/>
+                          <pic:cNvPr id="292712213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="237838294" name="Picture">
+                  <wp:docPr id="1149821255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="237838294" name="Picture"/>
+                          <pic:cNvPr id="1149821255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845132542" name="Picture">
+                  <wp:docPr id="547668851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845132542" name="Picture"/>
+                          <pic:cNvPr id="547668851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614903323" name="Picture">
+                  <wp:docPr id="1106460574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614903323" name="Picture"/>
+                          <pic:cNvPr id="1106460574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197657928" name="Picture">
+                  <wp:docPr id="1784296885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197657928" name="Picture"/>
+                          <pic:cNvPr id="1784296885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318903398" name="Picture">
+                  <wp:docPr id="597801235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318903398" name="Picture"/>
+                          <pic:cNvPr id="597801235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="701245954" name="Picture">
+                        <wp:docPr id="1110462909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="701245954" name="Picture"/>
+                                <pic:cNvPr id="1110462909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711899769" name="Picture">
+                  <wp:docPr id="1819738569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711899769" name="Picture"/>
+                          <pic:cNvPr id="1819738569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793306582" name="Picture">
+                  <wp:docPr id="450290855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793306582" name="Picture"/>
+                          <pic:cNvPr id="450290855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444889690" name="Picture">
+                  <wp:docPr id="466393316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444889690" name="Picture"/>
+                          <pic:cNvPr id="466393316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145663478" name="Picture">
+                  <wp:docPr id="170699931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145663478" name="Picture"/>
+                          <pic:cNvPr id="170699931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400464002" name="Picture">
+                  <wp:docPr id="980390714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400464002" name="Picture"/>
+                          <pic:cNvPr id="980390714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098196803" name="Picture">
+                  <wp:docPr id="2124038125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098196803" name="Picture"/>
+                          <pic:cNvPr id="2124038125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="800978991" name="Picture">
+                        <wp:docPr id="330438148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="800978991" name="Picture"/>
+                                <pic:cNvPr id="330438148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257247130" name="Picture">
+                  <wp:docPr id="1334342507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257247130" name="Picture"/>
+                          <pic:cNvPr id="1334342507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332325087" name="Picture">
+                  <wp:docPr id="1284066984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332325087" name="Picture"/>
+                          <pic:cNvPr id="1284066984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908137297" name="Picture">
+                  <wp:docPr id="834305927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908137297" name="Picture"/>
+                          <pic:cNvPr id="834305927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382684006" name="Picture">
+                  <wp:docPr id="859587285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382684006" name="Picture"/>
+                          <pic:cNvPr id="859587285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898651883" name="Picture">
+                  <wp:docPr id="514858672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898651883" name="Picture"/>
+                          <pic:cNvPr id="514858672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292482642" name="Picture">
+                  <wp:docPr id="466744685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292482642" name="Picture"/>
+                          <pic:cNvPr id="466744685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523488341" name="Picture">
+                  <wp:docPr id="1791939297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523488341" name="Picture"/>
+                          <pic:cNvPr id="1791939297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835801488" name="Picture">
+                  <wp:docPr id="1518691237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835801488" name="Picture"/>
+                          <pic:cNvPr id="1518691237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713173281" name="Picture">
+                  <wp:docPr id="165690804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713173281" name="Picture"/>
+                          <pic:cNvPr id="165690804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>