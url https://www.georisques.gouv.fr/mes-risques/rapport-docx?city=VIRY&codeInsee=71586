--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425122613" name="Picture">
+                  <wp:docPr id="980701607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425122613" name="Picture"/>
+                          <pic:cNvPr id="980701607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026758902" name="Picture">
+                  <wp:docPr id="1683473001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026758902" name="Picture"/>
+                          <pic:cNvPr id="1683473001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="881816346" name="Picture">
+                        <wp:docPr id="1326096759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="881816346" name="Picture"/>
+                                <pic:cNvPr id="1326096759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189948733" name="Picture">
+                  <wp:docPr id="715485196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189948733" name="Picture"/>
+                          <pic:cNvPr id="715485196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086769859" name="Picture">
+                  <wp:docPr id="2014838612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086769859" name="Picture"/>
+                          <pic:cNvPr id="2014838612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754838514" name="Picture">
+                  <wp:docPr id="1098959777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754838514" name="Picture"/>
+                          <pic:cNvPr id="1098959777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058597552" name="Picture">
+                  <wp:docPr id="1544906629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058597552" name="Picture"/>
+                          <pic:cNvPr id="1544906629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900225976" name="Picture">
+                  <wp:docPr id="1313713855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900225976" name="Picture"/>
+                          <pic:cNvPr id="1313713855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1145573204" name="Picture">
+                        <wp:docPr id="2021558707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1145573204" name="Picture"/>
+                                <pic:cNvPr id="2021558707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="824462153" name="Picture">
+                        <wp:docPr id="558838773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="824462153" name="Picture"/>
+                                <pic:cNvPr id="558838773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="617317771" name="Picture">
+                        <wp:docPr id="1639027039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="617317771" name="Picture"/>
+                                <pic:cNvPr id="1639027039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="614290823" name="Picture">
+                        <wp:docPr id="512975737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="614290823" name="Picture"/>
+                                <pic:cNvPr id="512975737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1413463592" name="Picture">
+                        <wp:docPr id="1801866887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1413463592" name="Picture"/>
+                                <pic:cNvPr id="1801866887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1035757952" name="Picture">
+                        <wp:docPr id="1792878744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1035757952" name="Picture"/>
+                                <pic:cNvPr id="1792878744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1715298715" name="Picture">
+                        <wp:docPr id="833338949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1715298715" name="Picture"/>
+                                <pic:cNvPr id="833338949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1534050903" name="Picture">
+                        <wp:docPr id="2105961884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1534050903" name="Picture"/>
+                                <pic:cNvPr id="2105961884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="251989786" name="Picture">
+                        <wp:docPr id="1645941042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="251989786" name="Picture"/>
+                                <pic:cNvPr id="1645941042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107047054" name="Picture">
+                        <wp:docPr id="1031594831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107047054" name="Picture"/>
+                                <pic:cNvPr id="1031594831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1394631760" name="Picture">
+                        <wp:docPr id="258844925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1394631760" name="Picture"/>
+                                <pic:cNvPr id="258844925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="295961023" name="Picture">
+                        <wp:docPr id="1591134763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="295961023" name="Picture"/>
+                                <pic:cNvPr id="1591134763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1043129788" name="Picture">
+                        <wp:docPr id="1759021460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1043129788" name="Picture"/>
+                                <pic:cNvPr id="1759021460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1495135635" name="Picture">
+                        <wp:docPr id="455445944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1495135635" name="Picture"/>
+                                <pic:cNvPr id="455445944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="952777727" name="Picture">
+                        <wp:docPr id="374166247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="952777727" name="Picture"/>
+                                <pic:cNvPr id="374166247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372704216" name="Picture">
+                  <wp:docPr id="357796215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372704216" name="Picture"/>
+                          <pic:cNvPr id="357796215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44315031" name="Picture">
+                  <wp:docPr id="362007648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44315031" name="Picture"/>
+                          <pic:cNvPr id="362007648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976249942" name="Picture">
+                  <wp:docPr id="185208929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976249942" name="Picture"/>
+                          <pic:cNvPr id="185208929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119507365" name="Picture">
+                  <wp:docPr id="1458560178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119507365" name="Picture"/>
+                          <pic:cNvPr id="1458560178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222991815" name="Picture">
+                  <wp:docPr id="1160170734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222991815" name="Picture"/>
+                          <pic:cNvPr id="1160170734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424261909" name="Picture">
+                  <wp:docPr id="570795748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424261909" name="Picture"/>
+                          <pic:cNvPr id="570795748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="708854344" name="Picture">
+                        <wp:docPr id="1182997858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="708854344" name="Picture"/>
+                                <pic:cNvPr id="1182997858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022846803" name="Picture">
+                  <wp:docPr id="616187267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022846803" name="Picture"/>
+                          <pic:cNvPr id="616187267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369381573" name="Picture">
+                  <wp:docPr id="1308378235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369381573" name="Picture"/>
+                          <pic:cNvPr id="1308378235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056834127" name="Picture">
+                  <wp:docPr id="332015787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056834127" name="Picture"/>
+                          <pic:cNvPr id="332015787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050956466" name="Picture">
+                  <wp:docPr id="1034742203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050956466" name="Picture"/>
+                          <pic:cNvPr id="1034742203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283310393" name="Picture">
+                  <wp:docPr id="895508724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283310393" name="Picture"/>
+                          <pic:cNvPr id="895508724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074121672" name="Picture">
+                  <wp:docPr id="729267231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074121672" name="Picture"/>
+                          <pic:cNvPr id="729267231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1365737305" name="Picture">
+                        <wp:docPr id="1266589354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1365737305" name="Picture"/>
+                                <pic:cNvPr id="1266589354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="193921372" name="Picture">
+                        <wp:docPr id="1088521205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="193921372" name="Picture"/>
+                                <pic:cNvPr id="1088521205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25743,57 +25743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559433940" name="Picture">
+                  <wp:docPr id="832789778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559433940" name="Picture"/>
+                          <pic:cNvPr id="832789778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25832,57 +25832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378760770" name="Picture">
+                  <wp:docPr id="2106695416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378760770" name="Picture"/>
+                          <pic:cNvPr id="2106695416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26485,57 +26485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923137254" name="Picture">
+                  <wp:docPr id="744556145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923137254" name="Picture"/>
+                          <pic:cNvPr id="744556145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27510,57 +27510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289084338" name="Picture">
+                  <wp:docPr id="1268497626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289084338" name="Picture"/>
+                          <pic:cNvPr id="1268497626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073847016" name="Picture">
+                  <wp:docPr id="1573353967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073847016" name="Picture"/>
+                          <pic:cNvPr id="1573353967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28942,57 +28942,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145540246" name="Picture">
+                  <wp:docPr id="555036028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145540246" name="Picture"/>
+                          <pic:cNvPr id="555036028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30583,57 +30583,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1287433510" name="Picture">
+                        <wp:docPr id="243056305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1287433510" name="Picture"/>
+                                <pic:cNvPr id="243056305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32457,57 +32457,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809566086" name="Picture">
+                  <wp:docPr id="1651604824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809566086" name="Picture"/>
+                          <pic:cNvPr id="1651604824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32546,57 +32546,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817653150" name="Picture">
+                  <wp:docPr id="2080490058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817653150" name="Picture"/>
+                          <pic:cNvPr id="2080490058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33226,57 +33226,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366361408" name="Picture">
+                  <wp:docPr id="1719523424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366361408" name="Picture"/>
+                          <pic:cNvPr id="1719523424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34287,57 +34287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931820725" name="Picture">
+                  <wp:docPr id="1651820817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931820725" name="Picture"/>
+                          <pic:cNvPr id="1651820817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34390,57 +34390,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635909156" name="Picture">
+                  <wp:docPr id="1376066835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635909156" name="Picture"/>
+                          <pic:cNvPr id="1376066835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35848,57 +35848,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318318390" name="Picture">
+                  <wp:docPr id="831727310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318318390" name="Picture"/>
+                          <pic:cNvPr id="831727310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37045,57 +37045,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="771199417" name="Picture">
+                        <wp:docPr id="1667164882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="771199417" name="Picture"/>
+                                <pic:cNvPr id="1667164882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39215,57 +39215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919292751" name="Picture">
+                  <wp:docPr id="587060025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919292751" name="Picture"/>
+                          <pic:cNvPr id="587060025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39304,57 +39304,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145544694" name="Picture">
+                  <wp:docPr id="818460251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145544694" name="Picture"/>
+                          <pic:cNvPr id="818460251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39948,57 +39948,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1854494186" name="Picture">
+                  <wp:docPr id="617923306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1854494186" name="Picture"/>
+                          <pic:cNvPr id="617923306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40946,57 +40946,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107481171" name="Picture">
+                  <wp:docPr id="1391600739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107481171" name="Picture"/>
+                          <pic:cNvPr id="1391600739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41049,57 +41049,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1680697567" name="Picture">
+                  <wp:docPr id="1270771724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1680697567" name="Picture"/>
+                          <pic:cNvPr id="1270771724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42426,57 +42426,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628745636" name="Picture">
+                  <wp:docPr id="1465059667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628745636" name="Picture"/>
+                          <pic:cNvPr id="1465059667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43569,57 +43569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="506435242" name="Picture">
+                        <wp:docPr id="1702834016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="506435242" name="Picture"/>
+                                <pic:cNvPr id="1702834016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44840,57 +44840,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054326282" name="Picture">
+                  <wp:docPr id="961075818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054326282" name="Picture"/>
+                          <pic:cNvPr id="961075818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44920,57 +44920,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48299336" name="Picture">
+                  <wp:docPr id="151411826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48299336" name="Picture"/>
+                          <pic:cNvPr id="151411826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45399,57 +45399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466536421" name="Picture">
+                  <wp:docPr id="757987341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466536421" name="Picture"/>
+                          <pic:cNvPr id="757987341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48254,57 +48254,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064288893" name="Picture">
+                  <wp:docPr id="399613858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064288893" name="Picture"/>
+                          <pic:cNvPr id="399613858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48325,57 +48325,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122654953" name="Picture">
+                  <wp:docPr id="739226854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122654953" name="Picture"/>
+                          <pic:cNvPr id="739226854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48739,57 +48739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328807731" name="Picture">
+                  <wp:docPr id="1856031994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328807731" name="Picture"/>
+                          <pic:cNvPr id="1856031994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>