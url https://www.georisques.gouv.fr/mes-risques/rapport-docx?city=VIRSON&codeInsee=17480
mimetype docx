--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799646458" name="Picture">
+                  <wp:docPr id="561477942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799646458" name="Picture"/>
+                          <pic:cNvPr id="561477942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546913540" name="Picture">
+                  <wp:docPr id="1326173000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546913540" name="Picture"/>
+                          <pic:cNvPr id="1326173000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1022724326" name="Picture">
+                        <wp:docPr id="1423555849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1022724326" name="Picture"/>
+                                <pic:cNvPr id="1423555849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073493621" name="Picture">
+                  <wp:docPr id="607944167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073493621" name="Picture"/>
+                          <pic:cNvPr id="607944167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015637863" name="Picture">
+                  <wp:docPr id="1833656069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015637863" name="Picture"/>
+                          <pic:cNvPr id="1833656069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="332636716" name="Picture">
+                  <wp:docPr id="910849154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="332636716" name="Picture"/>
+                          <pic:cNvPr id="910849154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="479540695" name="Picture">
+                  <wp:docPr id="881442919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="479540695" name="Picture"/>
+                          <pic:cNvPr id="881442919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985276857" name="Picture">
+                  <wp:docPr id="1373323520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985276857" name="Picture"/>
+                          <pic:cNvPr id="1373323520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1997551767" name="Picture">
+                        <wp:docPr id="641612719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1997551767" name="Picture"/>
+                                <pic:cNvPr id="641612719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2083512830" name="Picture">
+                        <wp:docPr id="2090338860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2083512830" name="Picture"/>
+                                <pic:cNvPr id="2090338860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1138526123" name="Picture">
+                        <wp:docPr id="509864166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1138526123" name="Picture"/>
+                                <pic:cNvPr id="509864166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1966997908" name="Picture">
+                        <wp:docPr id="1071630182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1966997908" name="Picture"/>
+                                <pic:cNvPr id="1071630182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2039463580" name="Picture">
+                        <wp:docPr id="834945224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2039463580" name="Picture"/>
+                                <pic:cNvPr id="834945224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1530781744" name="Picture">
+                        <wp:docPr id="1338993462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1530781744" name="Picture"/>
+                                <pic:cNvPr id="1338993462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1134146130" name="Picture">
+                        <wp:docPr id="908627623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1134146130" name="Picture"/>
+                                <pic:cNvPr id="908627623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1151276937" name="Picture">
+                        <wp:docPr id="2024108514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1151276937" name="Picture"/>
+                                <pic:cNvPr id="2024108514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2099437606" name="Picture">
+                        <wp:docPr id="463104193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2099437606" name="Picture"/>
+                                <pic:cNvPr id="463104193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10237,57 +10237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551931329" name="Picture">
+                  <wp:docPr id="896755296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551931329" name="Picture"/>
+                          <pic:cNvPr id="896755296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10326,57 +10326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308011923" name="Picture">
+                  <wp:docPr id="2015394214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308011923" name="Picture"/>
+                          <pic:cNvPr id="2015394214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10970,57 +10970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392477549" name="Picture">
+                  <wp:docPr id="2023061067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392477549" name="Picture"/>
+                          <pic:cNvPr id="2023061067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12198,57 +12198,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963152253" name="Picture">
+                  <wp:docPr id="780649560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963152253" name="Picture"/>
+                          <pic:cNvPr id="780649560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12301,57 +12301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649779038" name="Picture">
+                  <wp:docPr id="1959916456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649779038" name="Picture"/>
+                          <pic:cNvPr id="1959916456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13680,57 +13680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038903920" name="Picture">
+                  <wp:docPr id="1914828947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038903920" name="Picture"/>
+                          <pic:cNvPr id="1914828947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14805,57 +14805,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="547422496" name="Picture">
+                        <wp:docPr id="1615694633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="547422496" name="Picture"/>
+                                <pic:cNvPr id="1615694633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -15708,57 +15708,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971857967" name="Picture">
+                        <wp:docPr id="1953024390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971857967" name="Picture"/>
+                                <pic:cNvPr id="1953024390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17314,57 +17314,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493325139" name="Picture">
+                  <wp:docPr id="320053577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493325139" name="Picture"/>
+                          <pic:cNvPr id="320053577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17403,57 +17403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528105303" name="Picture">
+                  <wp:docPr id="1754979250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528105303" name="Picture"/>
+                          <pic:cNvPr id="1754979250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18047,57 +18047,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870174536" name="Picture">
+                  <wp:docPr id="1519131614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870174536" name="Picture"/>
+                          <pic:cNvPr id="1519131614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19045,57 +19045,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374938888" name="Picture">
+                  <wp:docPr id="1944710258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374938888" name="Picture"/>
+                          <pic:cNvPr id="1944710258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19148,57 +19148,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476676850" name="Picture">
+                  <wp:docPr id="444920848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476676850" name="Picture"/>
+                          <pic:cNvPr id="444920848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20529,57 +20529,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728456884" name="Picture">
+                  <wp:docPr id="1449890864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728456884" name="Picture"/>
+                          <pic:cNvPr id="1449890864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21391,51 +21391,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1680"/>
+          <w:trHeight w:hRule="atLeast" w:val="1100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -21691,57 +21691,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553047920" name="Picture">
+                        <wp:docPr id="290498313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553047920" name="Picture"/>
+                                <pic:cNvPr id="290498313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21949,51 +21949,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="780"/>
+                <w:trHeight w:hRule="atLeast" w:val="200"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -22019,56 +22019,50 @@
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Séisme</w:t>
-                    <w:br/>
-[...4 lines deleted...]
-                    <w:t xml:space="preserve">  Glissement de terrain</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
@@ -22672,57 +22666,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="556057511" name="Picture">
+                        <wp:docPr id="151974192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="556057511" name="Picture"/>
+                                <pic:cNvPr id="151974192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23292,51 +23286,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2280"/>
+          <w:trHeight w:hRule="exact" w:val="2860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -24061,57 +24055,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886350546" name="Picture">
+                  <wp:docPr id="494041079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886350546" name="Picture"/>
+                          <pic:cNvPr id="494041079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24150,57 +24144,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506605456" name="Picture">
+                  <wp:docPr id="94531341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506605456" name="Picture"/>
+                          <pic:cNvPr id="94531341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24794,57 +24788,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386733119" name="Picture">
+                  <wp:docPr id="1532897725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386733119" name="Picture"/>
+                          <pic:cNvPr id="1532897725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25792,57 +25786,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422247242" name="Picture">
+                  <wp:docPr id="201962173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422247242" name="Picture"/>
+                          <pic:cNvPr id="201962173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25895,57 +25889,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602812382" name="Picture">
+                  <wp:docPr id="1703106777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602812382" name="Picture"/>
+                          <pic:cNvPr id="1703106777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27272,57 +27266,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267519708" name="Picture">
+                  <wp:docPr id="1776077917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267519708" name="Picture"/>
+                          <pic:cNvPr id="1776077917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28415,57 +28409,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="182144098" name="Picture">
+                        <wp:docPr id="1691021455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="182144098" name="Picture"/>
+                                <pic:cNvPr id="1691021455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29636,57 +29630,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670857173" name="Picture">
+                  <wp:docPr id="1803253359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670857173" name="Picture"/>
+                          <pic:cNvPr id="1803253359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29707,57 +29701,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1248525936" name="Picture">
+                  <wp:docPr id="1293602899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1248525936" name="Picture"/>
+                          <pic:cNvPr id="1293602899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30121,57 +30115,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973466721" name="Picture">
+                  <wp:docPr id="1848743721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973466721" name="Picture"/>
+                          <pic:cNvPr id="1848743721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>