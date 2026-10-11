--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325650549" name="Picture">
+                  <wp:docPr id="1946309717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325650549" name="Picture"/>
+                          <pic:cNvPr id="1946309717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892004453" name="Picture">
+                  <wp:docPr id="240572853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892004453" name="Picture"/>
+                          <pic:cNvPr id="240572853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="933119946" name="Picture">
+                        <wp:docPr id="1390514220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="933119946" name="Picture"/>
+                                <pic:cNvPr id="1390514220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2092745962" name="Picture">
+                  <wp:docPr id="1232872948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2092745962" name="Picture"/>
+                          <pic:cNvPr id="1232872948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554567816" name="Picture">
+                  <wp:docPr id="629270146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554567816" name="Picture"/>
+                          <pic:cNvPr id="629270146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136805490" name="Picture">
+                  <wp:docPr id="1324338915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136805490" name="Picture"/>
+                          <pic:cNvPr id="1324338915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413468251" name="Picture">
+                  <wp:docPr id="50065453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413468251" name="Picture"/>
+                          <pic:cNvPr id="50065453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729807708" name="Picture">
+                  <wp:docPr id="85702318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729807708" name="Picture"/>
+                          <pic:cNvPr id="85702318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="178066214" name="Picture">
+                        <wp:docPr id="1981268659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="178066214" name="Picture"/>
+                                <pic:cNvPr id="1981268659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="208190416" name="Picture">
+                        <wp:docPr id="655030863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="208190416" name="Picture"/>
+                                <pic:cNvPr id="655030863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2034690505" name="Picture">
+                        <wp:docPr id="391760920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2034690505" name="Picture"/>
+                                <pic:cNvPr id="391760920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="179163979" name="Picture">
+                        <wp:docPr id="1214978850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="179163979" name="Picture"/>
+                                <pic:cNvPr id="1214978850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="721575208" name="Picture">
+                        <wp:docPr id="951839523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="721575208" name="Picture"/>
+                                <pic:cNvPr id="951839523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1660115555" name="Picture">
+                        <wp:docPr id="505920151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1660115555" name="Picture"/>
+                                <pic:cNvPr id="505920151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1064882051" name="Picture">
+                        <wp:docPr id="1661237358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1064882051" name="Picture"/>
+                                <pic:cNvPr id="1661237358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="757947841" name="Picture">
+                        <wp:docPr id="979494061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="757947841" name="Picture"/>
+                                <pic:cNvPr id="979494061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="939759059" name="Picture">
+                        <wp:docPr id="1076317611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="939759059" name="Picture"/>
+                                <pic:cNvPr id="1076317611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="941681755" name="Picture">
+                        <wp:docPr id="1948231191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="941681755" name="Picture"/>
+                                <pic:cNvPr id="1948231191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="67547619" name="Picture">
+                        <wp:docPr id="228866044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="67547619" name="Picture"/>
+                                <pic:cNvPr id="228866044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1822003804" name="Picture">
+                        <wp:docPr id="466854333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1822003804" name="Picture"/>
+                                <pic:cNvPr id="466854333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="373572677" name="Picture">
+                        <wp:docPr id="2135120429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="373572677" name="Picture"/>
+                                <pic:cNvPr id="2135120429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1692658746" name="Picture">
+                        <wp:docPr id="139182130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1692658746" name="Picture"/>
+                                <pic:cNvPr id="139182130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1852091407" name="Picture">
+                        <wp:docPr id="1099005466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1852091407" name="Picture"/>
+                                <pic:cNvPr id="1099005466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405354484" name="Picture">
+                  <wp:docPr id="1106393487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405354484" name="Picture"/>
+                          <pic:cNvPr id="1106393487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977850087" name="Picture">
+                  <wp:docPr id="822054056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977850087" name="Picture"/>
+                          <pic:cNvPr id="822054056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381234122" name="Picture">
+                  <wp:docPr id="1949614070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381234122" name="Picture"/>
+                          <pic:cNvPr id="1949614070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254598638" name="Picture">
+                  <wp:docPr id="1233488903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254598638" name="Picture"/>
+                          <pic:cNvPr id="1233488903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058212337" name="Picture">
+                  <wp:docPr id="469230232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058212337" name="Picture"/>
+                          <pic:cNvPr id="469230232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182152481" name="Picture">
+                  <wp:docPr id="730770118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182152481" name="Picture"/>
+                          <pic:cNvPr id="730770118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1668446829" name="Picture">
+                        <wp:docPr id="1720128087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1668446829" name="Picture"/>
+                                <pic:cNvPr id="1720128087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747150510" name="Picture">
+                  <wp:docPr id="171167441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747150510" name="Picture"/>
+                          <pic:cNvPr id="171167441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831797244" name="Picture">
+                  <wp:docPr id="831947192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831797244" name="Picture"/>
+                          <pic:cNvPr id="831947192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1103463089" name="Picture">
+                  <wp:docPr id="1876764791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1103463089" name="Picture"/>
+                          <pic:cNvPr id="1876764791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292120693" name="Picture">
+                  <wp:docPr id="892976171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292120693" name="Picture"/>
+                          <pic:cNvPr id="892976171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266717841" name="Picture">
+                  <wp:docPr id="1547368399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266717841" name="Picture"/>
+                          <pic:cNvPr id="1547368399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994937281" name="Picture">
+                  <wp:docPr id="1495423733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994937281" name="Picture"/>
+                          <pic:cNvPr id="1495423733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2147175634" name="Picture">
+                        <wp:docPr id="1275787254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2147175634" name="Picture"/>
+                                <pic:cNvPr id="1275787254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17997311" name="Picture">
+                        <wp:docPr id="2071393772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17997311" name="Picture"/>
+                                <pic:cNvPr id="2071393772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067670738" name="Picture">
+                  <wp:docPr id="1804604145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067670738" name="Picture"/>
+                          <pic:cNvPr id="1804604145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794797925" name="Picture">
+                  <wp:docPr id="420075810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794797925" name="Picture"/>
+                          <pic:cNvPr id="420075810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929825788" name="Picture">
+                  <wp:docPr id="2091189676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929825788" name="Picture"/>
+                          <pic:cNvPr id="2091189676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994133394" name="Picture">
+                  <wp:docPr id="409540879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994133394" name="Picture"/>
+                          <pic:cNvPr id="409540879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872361382" name="Picture">
+                  <wp:docPr id="730627669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872361382" name="Picture"/>
+                          <pic:cNvPr id="730627669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233802935" name="Picture">
+                  <wp:docPr id="905664312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233802935" name="Picture"/>
+                          <pic:cNvPr id="905664312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="865789736" name="Picture">
+                        <wp:docPr id="1676501475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="865789736" name="Picture"/>
+                                <pic:cNvPr id="1676501475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32727,57 +32727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027375023" name="Picture">
+                  <wp:docPr id="509080932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027375023" name="Picture"/>
+                          <pic:cNvPr id="509080932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32816,57 +32816,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391484324" name="Picture">
+                  <wp:docPr id="276107496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391484324" name="Picture"/>
+                          <pic:cNvPr id="276107496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33460,57 +33460,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917984117" name="Picture">
+                  <wp:docPr id="404719996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917984117" name="Picture"/>
+                          <pic:cNvPr id="404719996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34458,57 +34458,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69538893" name="Picture">
+                  <wp:docPr id="1078985322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69538893" name="Picture"/>
+                          <pic:cNvPr id="1078985322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34561,57 +34561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442871846" name="Picture">
+                  <wp:docPr id="1095527105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442871846" name="Picture"/>
+                          <pic:cNvPr id="1095527105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35938,57 +35938,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14564068" name="Picture">
+                  <wp:docPr id="1470275360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14564068" name="Picture"/>
+                          <pic:cNvPr id="1470275360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37081,57 +37081,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="532767858" name="Picture">
+                        <wp:docPr id="1684687520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="532767858" name="Picture"/>
+                                <pic:cNvPr id="1684687520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38439,57 +38439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849255028" name="Picture">
+                  <wp:docPr id="670208658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849255028" name="Picture"/>
+                          <pic:cNvPr id="670208658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861158425" name="Picture">
+                  <wp:docPr id="94478942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861158425" name="Picture"/>
+                          <pic:cNvPr id="94478942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39151,57 +39151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387589909" name="Picture">
+                  <wp:docPr id="1762676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387589909" name="Picture"/>
+                          <pic:cNvPr id="1762676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40068,57 +40068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367352544" name="Picture">
+                  <wp:docPr id="1889964627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367352544" name="Picture"/>
+                          <pic:cNvPr id="1889964627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40171,57 +40171,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703045733" name="Picture">
+                  <wp:docPr id="644515257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703045733" name="Picture"/>
+                          <pic:cNvPr id="644515257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41494,57 +41494,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635699367" name="Picture">
+                  <wp:docPr id="449735202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635699367" name="Picture"/>
+                          <pic:cNvPr id="449735202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42129,57 +42129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391726511" name="Picture">
+                  <wp:docPr id="1752920975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391726511" name="Picture"/>
+                          <pic:cNvPr id="1752920975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42200,57 +42200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228484904" name="Picture">
+                  <wp:docPr id="1596971626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228484904" name="Picture"/>
+                          <pic:cNvPr id="1596971626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42614,57 +42614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300815322" name="Picture">
+                  <wp:docPr id="762979184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300815322" name="Picture"/>
+                          <pic:cNvPr id="762979184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>