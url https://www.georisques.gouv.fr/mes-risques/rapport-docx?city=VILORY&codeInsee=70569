--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625651407" name="Picture">
+                  <wp:docPr id="1127296805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625651407" name="Picture"/>
+                          <pic:cNvPr id="1127296805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438400142" name="Picture">
+                  <wp:docPr id="1222528254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438400142" name="Picture"/>
+                          <pic:cNvPr id="1222528254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="197943057" name="Picture">
+                        <wp:docPr id="2017148283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="197943057" name="Picture"/>
+                                <pic:cNvPr id="2017148283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663556001" name="Picture">
+                  <wp:docPr id="2142666550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663556001" name="Picture"/>
+                          <pic:cNvPr id="2142666550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732862614" name="Picture">
+                  <wp:docPr id="2064754993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732862614" name="Picture"/>
+                          <pic:cNvPr id="2064754993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897234000" name="Picture">
+                  <wp:docPr id="462991573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897234000" name="Picture"/>
+                          <pic:cNvPr id="462991573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195109477" name="Picture">
+                  <wp:docPr id="1263238643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195109477" name="Picture"/>
+                          <pic:cNvPr id="1263238643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275985938" name="Picture">
+                  <wp:docPr id="1526538586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275985938" name="Picture"/>
+                          <pic:cNvPr id="1526538586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1211730308" name="Picture">
+                        <wp:docPr id="1221645519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1211730308" name="Picture"/>
+                                <pic:cNvPr id="1221645519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1591605684" name="Picture">
+                        <wp:docPr id="306271582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1591605684" name="Picture"/>
+                                <pic:cNvPr id="306271582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="719742888" name="Picture">
+                        <wp:docPr id="599339763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="719742888" name="Picture"/>
+                                <pic:cNvPr id="599339763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="320270004" name="Picture">
+                        <wp:docPr id="1988323415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="320270004" name="Picture"/>
+                                <pic:cNvPr id="1988323415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="515750489" name="Picture">
+                        <wp:docPr id="499454979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="515750489" name="Picture"/>
+                                <pic:cNvPr id="499454979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1944272102" name="Picture">
+                        <wp:docPr id="272335511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1944272102" name="Picture"/>
+                                <pic:cNvPr id="272335511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1308883264" name="Picture">
+                        <wp:docPr id="348534551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1308883264" name="Picture"/>
+                                <pic:cNvPr id="348534551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1902456607" name="Picture">
+                        <wp:docPr id="1705745948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1902456607" name="Picture"/>
+                                <pic:cNvPr id="1705745948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="11179668" name="Picture">
+                        <wp:docPr id="1397891580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="11179668" name="Picture"/>
+                                <pic:cNvPr id="1397891580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1073433849" name="Picture">
+                        <wp:docPr id="861724657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1073433849" name="Picture"/>
+                                <pic:cNvPr id="861724657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1850968876" name="Picture">
+                        <wp:docPr id="1719820545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1850968876" name="Picture"/>
+                                <pic:cNvPr id="1719820545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1375650021" name="Picture">
+                        <wp:docPr id="853767426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1375650021" name="Picture"/>
+                                <pic:cNvPr id="853767426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="607774337" name="Picture">
+                        <wp:docPr id="74944338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="607774337" name="Picture"/>
+                                <pic:cNvPr id="74944338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355837851" name="Picture">
+                        <wp:docPr id="2119898711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355837851" name="Picture"/>
+                                <pic:cNvPr id="2119898711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1298215881" name="Picture">
+                        <wp:docPr id="272885870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1298215881" name="Picture"/>
+                                <pic:cNvPr id="272885870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1016197261" name="Picture">
+                        <wp:docPr id="1965026001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1016197261" name="Picture"/>
+                                <pic:cNvPr id="1965026001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="66655291" name="Picture">
+                        <wp:docPr id="2033803612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="66655291" name="Picture"/>
+                                <pic:cNvPr id="2033803612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1062065619" name="Picture">
+                        <wp:docPr id="1028900763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1062065619" name="Picture"/>
+                                <pic:cNvPr id="1028900763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873695314" name="Picture">
+                  <wp:docPr id="147914758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873695314" name="Picture"/>
+                          <pic:cNvPr id="147914758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19253871" name="Picture">
+                  <wp:docPr id="1912877636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19253871" name="Picture"/>
+                          <pic:cNvPr id="1912877636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019264767" name="Picture">
+                  <wp:docPr id="1654068449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019264767" name="Picture"/>
+                          <pic:cNvPr id="1654068449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956517790" name="Picture">
+                  <wp:docPr id="639742028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956517790" name="Picture"/>
+                          <pic:cNvPr id="639742028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987780489" name="Picture">
+                  <wp:docPr id="1247394386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987780489" name="Picture"/>
+                          <pic:cNvPr id="1247394386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220618799" name="Picture">
+                  <wp:docPr id="1373941763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220618799" name="Picture"/>
+                          <pic:cNvPr id="1373941763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1597747440" name="Picture">
+                        <wp:docPr id="812674553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1597747440" name="Picture"/>
+                                <pic:cNvPr id="812674553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672711686" name="Picture">
+                  <wp:docPr id="1116288911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672711686" name="Picture"/>
+                          <pic:cNvPr id="1116288911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316992029" name="Picture">
+                  <wp:docPr id="273567166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316992029" name="Picture"/>
+                          <pic:cNvPr id="273567166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282752129" name="Picture">
+                  <wp:docPr id="593688043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282752129" name="Picture"/>
+                          <pic:cNvPr id="593688043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360908955" name="Picture">
+                  <wp:docPr id="1864826550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360908955" name="Picture"/>
+                          <pic:cNvPr id="1864826550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666218090" name="Picture">
+                  <wp:docPr id="332266935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666218090" name="Picture"/>
+                          <pic:cNvPr id="332266935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407494975" name="Picture">
+                  <wp:docPr id="1339208154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407494975" name="Picture"/>
+                          <pic:cNvPr id="1339208154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="477141919" name="Picture">
+                        <wp:docPr id="1705050616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="477141919" name="Picture"/>
+                                <pic:cNvPr id="1705050616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1602784474" name="Picture">
+                        <wp:docPr id="922021404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1602784474" name="Picture"/>
+                                <pic:cNvPr id="922021404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195137239" name="Picture">
+                  <wp:docPr id="1530370043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195137239" name="Picture"/>
+                          <pic:cNvPr id="1530370043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892037703" name="Picture">
+                  <wp:docPr id="77386547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892037703" name="Picture"/>
+                          <pic:cNvPr id="77386547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014549016" name="Picture">
+                  <wp:docPr id="1961724752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014549016" name="Picture"/>
+                          <pic:cNvPr id="1961724752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825481160" name="Picture">
+                  <wp:docPr id="1576846472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825481160" name="Picture"/>
+                          <pic:cNvPr id="1576846472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1707800766" name="Picture">
+                  <wp:docPr id="79242050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1707800766" name="Picture"/>
+                          <pic:cNvPr id="79242050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815906679" name="Picture">
+                  <wp:docPr id="1097771355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815906679" name="Picture"/>
+                          <pic:cNvPr id="1097771355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1142580607" name="Picture">
+                        <wp:docPr id="90387108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1142580607" name="Picture"/>
+                                <pic:cNvPr id="90387108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046636172" name="Picture">
+                  <wp:docPr id="838039330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046636172" name="Picture"/>
+                          <pic:cNvPr id="838039330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510673760" name="Picture">
+                  <wp:docPr id="1022779394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510673760" name="Picture"/>
+                          <pic:cNvPr id="1022779394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241224916" name="Picture">
+                  <wp:docPr id="494979854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241224916" name="Picture"/>
+                          <pic:cNvPr id="494979854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885960144" name="Picture">
+                  <wp:docPr id="1869251786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885960144" name="Picture"/>
+                          <pic:cNvPr id="1869251786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211648344" name="Picture">
+                  <wp:docPr id="350903129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211648344" name="Picture"/>
+                          <pic:cNvPr id="350903129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092064840" name="Picture">
+                  <wp:docPr id="1350170776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092064840" name="Picture"/>
+                          <pic:cNvPr id="1350170776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1103095175" name="Picture">
+                        <wp:docPr id="1907528169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1103095175" name="Picture"/>
+                                <pic:cNvPr id="1907528169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013419566" name="Picture">
+                  <wp:docPr id="1854937727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013419566" name="Picture"/>
+                          <pic:cNvPr id="1854937727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202733236" name="Picture">
+                  <wp:docPr id="41532233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202733236" name="Picture"/>
+                          <pic:cNvPr id="41532233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467886803" name="Picture">
+                  <wp:docPr id="999785784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467886803" name="Picture"/>
+                          <pic:cNvPr id="999785784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438212168" name="Picture">
+                  <wp:docPr id="1567501262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438212168" name="Picture"/>
+                          <pic:cNvPr id="1567501262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212993213" name="Picture">
+                  <wp:docPr id="866031363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212993213" name="Picture"/>
+                          <pic:cNvPr id="866031363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386372516" name="Picture">
+                  <wp:docPr id="481105259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386372516" name="Picture"/>
+                          <pic:cNvPr id="481105259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618035701" name="Picture">
+                  <wp:docPr id="1094789615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618035701" name="Picture"/>
+                          <pic:cNvPr id="1094789615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683574710" name="Picture">
+                  <wp:docPr id="900950753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683574710" name="Picture"/>
+                          <pic:cNvPr id="900950753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662135208" name="Picture">
+                  <wp:docPr id="196768794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662135208" name="Picture"/>
+                          <pic:cNvPr id="196768794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288141397" name="Picture">
+                  <wp:docPr id="1527442749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288141397" name="Picture"/>
+                          <pic:cNvPr id="1527442749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451578943" name="Picture">
+                  <wp:docPr id="1551882704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451578943" name="Picture"/>
+                          <pic:cNvPr id="1551882704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522710565" name="Picture">
+                  <wp:docPr id="1028666680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522710565" name="Picture"/>
+                          <pic:cNvPr id="1028666680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382552784" name="Picture">
+                  <wp:docPr id="1185854484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382552784" name="Picture"/>
+                          <pic:cNvPr id="1185854484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982691476" name="Picture">
+                  <wp:docPr id="1407259968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982691476" name="Picture"/>
+                          <pic:cNvPr id="1407259968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030075740" name="Picture">
+                  <wp:docPr id="1386678411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030075740" name="Picture"/>
+                          <pic:cNvPr id="1386678411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>