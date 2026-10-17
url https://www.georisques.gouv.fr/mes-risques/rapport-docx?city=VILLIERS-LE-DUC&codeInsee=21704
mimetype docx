--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630959915" name="Picture">
+                  <wp:docPr id="2030710135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630959915" name="Picture"/>
+                          <pic:cNvPr id="2030710135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695507932" name="Picture">
+                  <wp:docPr id="1019752379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695507932" name="Picture"/>
+                          <pic:cNvPr id="1019752379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="293863073" name="Picture">
+                        <wp:docPr id="1289515071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="293863073" name="Picture"/>
+                                <pic:cNvPr id="1289515071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708946126" name="Picture">
+                  <wp:docPr id="1908165806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708946126" name="Picture"/>
+                          <pic:cNvPr id="1908165806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317055277" name="Picture">
+                  <wp:docPr id="2138895348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317055277" name="Picture"/>
+                          <pic:cNvPr id="2138895348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689888644" name="Picture">
+                  <wp:docPr id="337698530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689888644" name="Picture"/>
+                          <pic:cNvPr id="337698530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735435174" name="Picture">
+                  <wp:docPr id="2017724761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735435174" name="Picture"/>
+                          <pic:cNvPr id="2017724761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285533119" name="Picture">
+                  <wp:docPr id="265977748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285533119" name="Picture"/>
+                          <pic:cNvPr id="265977748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="793624115" name="Picture">
+                        <wp:docPr id="753850105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="793624115" name="Picture"/>
+                                <pic:cNvPr id="753850105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="444895980" name="Picture">
+                        <wp:docPr id="513872613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="444895980" name="Picture"/>
+                                <pic:cNvPr id="513872613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="743476697" name="Picture">
+                        <wp:docPr id="763585857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="743476697" name="Picture"/>
+                                <pic:cNvPr id="763585857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1306753080" name="Picture">
+                        <wp:docPr id="1306068259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1306753080" name="Picture"/>
+                                <pic:cNvPr id="1306068259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="311972170" name="Picture">
+                        <wp:docPr id="1047257513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="311972170" name="Picture"/>
+                                <pic:cNvPr id="1047257513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1215951724" name="Picture">
+                        <wp:docPr id="163867448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1215951724" name="Picture"/>
+                                <pic:cNvPr id="163867448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="316911800" name="Picture">
+                        <wp:docPr id="1448481610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="316911800" name="Picture"/>
+                                <pic:cNvPr id="1448481610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="639833912" name="Picture">
+                        <wp:docPr id="1263394915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="639833912" name="Picture"/>
+                                <pic:cNvPr id="1263394915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1146862771" name="Picture">
+                        <wp:docPr id="787703454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1146862771" name="Picture"/>
+                                <pic:cNvPr id="787703454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="898372117" name="Picture">
+                        <wp:docPr id="440240352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="898372117" name="Picture"/>
+                                <pic:cNvPr id="440240352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="131396466" name="Picture">
+                        <wp:docPr id="810588759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="131396466" name="Picture"/>
+                                <pic:cNvPr id="810588759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1948760668" name="Picture">
+                        <wp:docPr id="453753316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1948760668" name="Picture"/>
+                                <pic:cNvPr id="453753316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1920430280" name="Picture">
+                        <wp:docPr id="670618375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1920430280" name="Picture"/>
+                                <pic:cNvPr id="670618375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1694997003" name="Picture">
+                        <wp:docPr id="65053754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1694997003" name="Picture"/>
+                                <pic:cNvPr id="65053754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1242355534" name="Picture">
+                        <wp:docPr id="1308766728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1242355534" name="Picture"/>
+                                <pic:cNvPr id="1308766728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928291704" name="Picture">
+                  <wp:docPr id="1707033698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928291704" name="Picture"/>
+                          <pic:cNvPr id="1707033698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527619292" name="Picture">
+                  <wp:docPr id="801086111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527619292" name="Picture"/>
+                          <pic:cNvPr id="801086111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327977387" name="Picture">
+                  <wp:docPr id="735893515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327977387" name="Picture"/>
+                          <pic:cNvPr id="735893515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674727143" name="Picture">
+                  <wp:docPr id="699938336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674727143" name="Picture"/>
+                          <pic:cNvPr id="699938336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986656334" name="Picture">
+                  <wp:docPr id="1862560785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986656334" name="Picture"/>
+                          <pic:cNvPr id="1862560785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769050538" name="Picture">
+                  <wp:docPr id="1829135872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769050538" name="Picture"/>
+                          <pic:cNvPr id="1829135872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1733925868" name="Picture">
+                        <wp:docPr id="223946676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1733925868" name="Picture"/>
+                                <pic:cNvPr id="223946676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1265353388" name="Picture">
+                  <wp:docPr id="288353508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1265353388" name="Picture"/>
+                          <pic:cNvPr id="288353508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551750087" name="Picture">
+                  <wp:docPr id="66189694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551750087" name="Picture"/>
+                          <pic:cNvPr id="66189694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010162527" name="Picture">
+                  <wp:docPr id="1196493363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010162527" name="Picture"/>
+                          <pic:cNvPr id="1196493363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736415010" name="Picture">
+                  <wp:docPr id="1588270884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736415010" name="Picture"/>
+                          <pic:cNvPr id="1588270884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612980064" name="Picture">
+                  <wp:docPr id="2064066022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612980064" name="Picture"/>
+                          <pic:cNvPr id="2064066022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355197113" name="Picture">
+                  <wp:docPr id="1530146011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355197113" name="Picture"/>
+                          <pic:cNvPr id="1530146011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1150870593" name="Picture">
+                        <wp:docPr id="1909683925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1150870593" name="Picture"/>
+                                <pic:cNvPr id="1909683925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831162134" name="Picture">
+                  <wp:docPr id="2075614618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831162134" name="Picture"/>
+                          <pic:cNvPr id="2075614618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847331359" name="Picture">
+                  <wp:docPr id="288942567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847331359" name="Picture"/>
+                          <pic:cNvPr id="288942567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123456365" name="Picture">
+                  <wp:docPr id="1155573982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123456365" name="Picture"/>
+                          <pic:cNvPr id="1155573982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058499464" name="Picture">
+                  <wp:docPr id="1803103011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058499464" name="Picture"/>
+                          <pic:cNvPr id="1803103011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277607277" name="Picture">
+                  <wp:docPr id="1033640590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277607277" name="Picture"/>
+                          <pic:cNvPr id="1033640590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657320101" name="Picture">
+                  <wp:docPr id="1144660028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657320101" name="Picture"/>
+                          <pic:cNvPr id="1144660028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="283387888" name="Picture">
+                        <wp:docPr id="679799194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="283387888" name="Picture"/>
+                                <pic:cNvPr id="679799194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175089255" name="Picture">
+                  <wp:docPr id="1327084348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175089255" name="Picture"/>
+                          <pic:cNvPr id="1327084348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576973706" name="Picture">
+                  <wp:docPr id="1246091078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576973706" name="Picture"/>
+                          <pic:cNvPr id="1246091078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661152464" name="Picture">
+                  <wp:docPr id="1245364762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661152464" name="Picture"/>
+                          <pic:cNvPr id="1245364762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873877800" name="Picture">
+                  <wp:docPr id="332675786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873877800" name="Picture"/>
+                          <pic:cNvPr id="332675786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522346579" name="Picture">
+                  <wp:docPr id="107091562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522346579" name="Picture"/>
+                          <pic:cNvPr id="107091562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833644517" name="Picture">
+                  <wp:docPr id="1824411228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833644517" name="Picture"/>
+                          <pic:cNvPr id="1824411228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="364680107" name="Picture">
+                        <wp:docPr id="2113443302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="364680107" name="Picture"/>
+                                <pic:cNvPr id="2113443302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654397878" name="Picture">
+                  <wp:docPr id="1672149163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654397878" name="Picture"/>
+                          <pic:cNvPr id="1672149163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156572376" name="Picture">
+                  <wp:docPr id="1472222933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156572376" name="Picture"/>
+                          <pic:cNvPr id="1472222933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847072448" name="Picture">
+                  <wp:docPr id="1799305466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847072448" name="Picture"/>
+                          <pic:cNvPr id="1799305466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130764768" name="Picture">
+                  <wp:docPr id="2104511699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130764768" name="Picture"/>
+                          <pic:cNvPr id="2104511699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713934995" name="Picture">
+                  <wp:docPr id="155438909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713934995" name="Picture"/>
+                          <pic:cNvPr id="155438909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432432680" name="Picture">
+                  <wp:docPr id="619718850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432432680" name="Picture"/>
+                          <pic:cNvPr id="619718850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1386157462" name="Picture">
+                        <wp:docPr id="1837165436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1386157462" name="Picture"/>
+                                <pic:cNvPr id="1837165436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409121216" name="Picture">
+                  <wp:docPr id="915429639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409121216" name="Picture"/>
+                          <pic:cNvPr id="915429639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690300933" name="Picture">
+                  <wp:docPr id="1121280511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690300933" name="Picture"/>
+                          <pic:cNvPr id="1121280511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243336459" name="Picture">
+                  <wp:docPr id="1642202646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243336459" name="Picture"/>
+                          <pic:cNvPr id="1642202646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45217,57 +45217,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530233370" name="Picture">
+                  <wp:docPr id="428513373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530233370" name="Picture"/>
+                          <pic:cNvPr id="428513373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45288,57 +45288,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536858348" name="Picture">
+                  <wp:docPr id="1882839050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536858348" name="Picture"/>
+                          <pic:cNvPr id="1882839050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45702,57 +45702,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433072453" name="Picture">
+                  <wp:docPr id="26915501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433072453" name="Picture"/>
+                          <pic:cNvPr id="26915501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>