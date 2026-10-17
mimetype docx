--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396364942" name="Picture">
+                  <wp:docPr id="1513213792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396364942" name="Picture"/>
+                          <pic:cNvPr id="1513213792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169710682" name="Picture">
+                  <wp:docPr id="1246443137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169710682" name="Picture"/>
+                          <pic:cNvPr id="1246443137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="638029168" name="Picture">
+                        <wp:docPr id="1225846135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="638029168" name="Picture"/>
+                                <pic:cNvPr id="1225846135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457678894" name="Picture">
+                  <wp:docPr id="1127155927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457678894" name="Picture"/>
+                          <pic:cNvPr id="1127155927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034832300" name="Picture">
+                  <wp:docPr id="1187411706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034832300" name="Picture"/>
+                          <pic:cNvPr id="1187411706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547219571" name="Picture">
+                  <wp:docPr id="1601540874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547219571" name="Picture"/>
+                          <pic:cNvPr id="1601540874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821215323" name="Picture">
+                  <wp:docPr id="1201310669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821215323" name="Picture"/>
+                          <pic:cNvPr id="1201310669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379777304" name="Picture">
+                  <wp:docPr id="1452677241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379777304" name="Picture"/>
+                          <pic:cNvPr id="1452677241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="605640731" name="Picture">
+                        <wp:docPr id="1085396599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="605640731" name="Picture"/>
+                                <pic:cNvPr id="1085396599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="41543601" name="Picture">
+                        <wp:docPr id="387959820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="41543601" name="Picture"/>
+                                <pic:cNvPr id="387959820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1437568323" name="Picture">
+                        <wp:docPr id="839783334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1437568323" name="Picture"/>
+                                <pic:cNvPr id="839783334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="572812755" name="Picture">
+                        <wp:docPr id="306597499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="572812755" name="Picture"/>
+                                <pic:cNvPr id="306597499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="865292171" name="Picture">
+                        <wp:docPr id="381511282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="865292171" name="Picture"/>
+                                <pic:cNvPr id="381511282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1251938921" name="Picture">
+                        <wp:docPr id="290266630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1251938921" name="Picture"/>
+                                <pic:cNvPr id="290266630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1748234563" name="Picture">
+                        <wp:docPr id="1785001672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1748234563" name="Picture"/>
+                                <pic:cNvPr id="1785001672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1884909037" name="Picture">
+                        <wp:docPr id="1935672156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1884909037" name="Picture"/>
+                                <pic:cNvPr id="1935672156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1870004265" name="Picture">
+                        <wp:docPr id="15396254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1870004265" name="Picture"/>
+                                <pic:cNvPr id="15396254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="768561363" name="Picture">
+                        <wp:docPr id="1291516123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="768561363" name="Picture"/>
+                                <pic:cNvPr id="1291516123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1380989167" name="Picture">
+                        <wp:docPr id="1603206275" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1380989167" name="Picture"/>
+                                <pic:cNvPr id="1603206275" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="854542046" name="Picture">
+                        <wp:docPr id="2115455614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="854542046" name="Picture"/>
+                                <pic:cNvPr id="2115455614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1480642093" name="Picture">
+                        <wp:docPr id="2080204931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1480642093" name="Picture"/>
+                                <pic:cNvPr id="2080204931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2088281340" name="Picture">
+                        <wp:docPr id="1108951834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2088281340" name="Picture"/>
+                                <pic:cNvPr id="1108951834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1615118693" name="Picture">
+                        <wp:docPr id="853157318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1615118693" name="Picture"/>
+                                <pic:cNvPr id="853157318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607216506" name="Picture">
+                  <wp:docPr id="1719558097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607216506" name="Picture"/>
+                          <pic:cNvPr id="1719558097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698003272" name="Picture">
+                  <wp:docPr id="1345938889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698003272" name="Picture"/>
+                          <pic:cNvPr id="1345938889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979871064" name="Picture">
+                  <wp:docPr id="1639879573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979871064" name="Picture"/>
+                          <pic:cNvPr id="1639879573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325711391" name="Picture">
+                  <wp:docPr id="553011582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325711391" name="Picture"/>
+                          <pic:cNvPr id="553011582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139194108" name="Picture">
+                  <wp:docPr id="284851341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139194108" name="Picture"/>
+                          <pic:cNvPr id="284851341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359251458" name="Picture">
+                  <wp:docPr id="1780417581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359251458" name="Picture"/>
+                          <pic:cNvPr id="1780417581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1026915473" name="Picture">
+                        <wp:docPr id="1444672098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1026915473" name="Picture"/>
+                                <pic:cNvPr id="1444672098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824182302" name="Picture">
+                  <wp:docPr id="651087517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824182302" name="Picture"/>
+                          <pic:cNvPr id="651087517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030560567" name="Picture">
+                  <wp:docPr id="1243876797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030560567" name="Picture"/>
+                          <pic:cNvPr id="1243876797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866522482" name="Picture">
+                  <wp:docPr id="1126526585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866522482" name="Picture"/>
+                          <pic:cNvPr id="1126526585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184136328" name="Picture">
+                  <wp:docPr id="1713826541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184136328" name="Picture"/>
+                          <pic:cNvPr id="1713826541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893006579" name="Picture">
+                  <wp:docPr id="2009579799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893006579" name="Picture"/>
+                          <pic:cNvPr id="2009579799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="651903291" name="Picture">
+                  <wp:docPr id="1169019856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="651903291" name="Picture"/>
+                          <pic:cNvPr id="1169019856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1189329787" name="Picture">
+                        <wp:docPr id="1022739131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1189329787" name="Picture"/>
+                                <pic:cNvPr id="1022739131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978184197" name="Picture">
+                  <wp:docPr id="393065894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978184197" name="Picture"/>
+                          <pic:cNvPr id="393065894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899350321" name="Picture">
+                  <wp:docPr id="1185618990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899350321" name="Picture"/>
+                          <pic:cNvPr id="1185618990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674955044" name="Picture">
+                  <wp:docPr id="1785055107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674955044" name="Picture"/>
+                          <pic:cNvPr id="1785055107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934914247" name="Picture">
+                  <wp:docPr id="431036073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934914247" name="Picture"/>
+                          <pic:cNvPr id="431036073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705355557" name="Picture">
+                  <wp:docPr id="1480346837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705355557" name="Picture"/>
+                          <pic:cNvPr id="1480346837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292714853" name="Picture">
+                  <wp:docPr id="1997835929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292714853" name="Picture"/>
+                          <pic:cNvPr id="1997835929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="101757116" name="Picture">
+                        <wp:docPr id="1992383489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="101757116" name="Picture"/>
+                                <pic:cNvPr id="1992383489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69945418" name="Picture">
+                  <wp:docPr id="636646406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69945418" name="Picture"/>
+                          <pic:cNvPr id="636646406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44859105" name="Picture">
+                  <wp:docPr id="1234733196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44859105" name="Picture"/>
+                          <pic:cNvPr id="1234733196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14337326" name="Picture">
+                  <wp:docPr id="735625641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14337326" name="Picture"/>
+                          <pic:cNvPr id="735625641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164436372" name="Picture">
+                  <wp:docPr id="2080064756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164436372" name="Picture"/>
+                          <pic:cNvPr id="2080064756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936621357" name="Picture">
+                  <wp:docPr id="939888610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936621357" name="Picture"/>
+                          <pic:cNvPr id="939888610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802758666" name="Picture">
+                  <wp:docPr id="1851459029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802758666" name="Picture"/>
+                          <pic:cNvPr id="1851459029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="903064433" name="Picture">
+                        <wp:docPr id="706412058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="903064433" name="Picture"/>
+                                <pic:cNvPr id="706412058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704886944" name="Picture">
+                  <wp:docPr id="1513651940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704886944" name="Picture"/>
+                          <pic:cNvPr id="1513651940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35854002" name="Picture">
+                  <wp:docPr id="657432983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35854002" name="Picture"/>
+                          <pic:cNvPr id="657432983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650773345" name="Picture">
+                  <wp:docPr id="1924845176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650773345" name="Picture"/>
+                          <pic:cNvPr id="1924845176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295546405" name="Picture">
+                  <wp:docPr id="109789189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295546405" name="Picture"/>
+                          <pic:cNvPr id="109789189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862368238" name="Picture">
+                  <wp:docPr id="797380093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862368238" name="Picture"/>
+                          <pic:cNvPr id="797380093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39977,57 +39977,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280659793" name="Picture">
+                  <wp:docPr id="1914873666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280659793" name="Picture"/>
+                          <pic:cNvPr id="1914873666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41186,57 +41186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097915883" name="Picture">
+                  <wp:docPr id="1903619800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097915883" name="Picture"/>
+                          <pic:cNvPr id="1903619800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41266,57 +41266,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839952742" name="Picture">
+                  <wp:docPr id="1430155698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839952742" name="Picture"/>
+                          <pic:cNvPr id="1430155698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41772,57 +41772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026305307" name="Picture">
+                  <wp:docPr id="1117202104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026305307" name="Picture"/>
+                          <pic:cNvPr id="1117202104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43322,51 +43322,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancienne goudronnerie</w:t>
+              <w:t xml:space="preserve">DIRECTION DEPARTEMENTALE DES TERRITOIRES COTE-D'OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
@@ -43890,57 +43890,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015409344" name="Picture">
+                  <wp:docPr id="270819675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015409344" name="Picture"/>
+                          <pic:cNvPr id="270819675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43970,57 +43970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616548281" name="Picture">
+                  <wp:docPr id="927989370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616548281" name="Picture"/>
+                          <pic:cNvPr id="927989370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44458,57 +44458,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636640360" name="Picture">
+                  <wp:docPr id="569537815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636640360" name="Picture"/>
+                          <pic:cNvPr id="569537815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>