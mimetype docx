--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392764960" name="Picture">
+                  <wp:docPr id="1121112475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392764960" name="Picture"/>
+                          <pic:cNvPr id="1121112475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803451641" name="Picture">
+                  <wp:docPr id="564527487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803451641" name="Picture"/>
+                          <pic:cNvPr id="564527487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1674184581" name="Picture">
+                        <wp:docPr id="1469421763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1674184581" name="Picture"/>
+                                <pic:cNvPr id="1469421763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422794680" name="Picture">
+                  <wp:docPr id="1696115779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422794680" name="Picture"/>
+                          <pic:cNvPr id="1696115779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181577512" name="Picture">
+                  <wp:docPr id="854453910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181577512" name="Picture"/>
+                          <pic:cNvPr id="854453910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58413965" name="Picture">
+                  <wp:docPr id="808360479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58413965" name="Picture"/>
+                          <pic:cNvPr id="808360479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016025698" name="Picture">
+                  <wp:docPr id="196209148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016025698" name="Picture"/>
+                          <pic:cNvPr id="196209148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872416147" name="Picture">
+                  <wp:docPr id="1186322859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872416147" name="Picture"/>
+                          <pic:cNvPr id="1186322859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="350410882" name="Picture">
+                        <wp:docPr id="1620363924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="350410882" name="Picture"/>
+                                <pic:cNvPr id="1620363924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1181623063" name="Picture">
+                        <wp:docPr id="2953861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1181623063" name="Picture"/>
+                                <pic:cNvPr id="2953861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="933097045" name="Picture">
+                        <wp:docPr id="1579155984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="933097045" name="Picture"/>
+                                <pic:cNvPr id="1579155984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2077723756" name="Picture">
+                        <wp:docPr id="63627895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2077723756" name="Picture"/>
+                                <pic:cNvPr id="63627895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="347967258" name="Picture">
+                        <wp:docPr id="1541830081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="347967258" name="Picture"/>
+                                <pic:cNvPr id="1541830081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="447928432" name="Picture">
+                        <wp:docPr id="1918251509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="447928432" name="Picture"/>
+                                <pic:cNvPr id="1918251509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1366154365" name="Picture">
+                        <wp:docPr id="421812289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1366154365" name="Picture"/>
+                                <pic:cNvPr id="421812289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1649659845" name="Picture">
+                        <wp:docPr id="827286938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1649659845" name="Picture"/>
+                                <pic:cNvPr id="827286938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="657513502" name="Picture">
+                        <wp:docPr id="1102002466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="657513502" name="Picture"/>
+                                <pic:cNvPr id="1102002466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="201314938" name="Picture">
+                        <wp:docPr id="1075969232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="201314938" name="Picture"/>
+                                <pic:cNvPr id="1075969232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2001131078" name="Picture">
+                        <wp:docPr id="2130908315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2001131078" name="Picture"/>
+                                <pic:cNvPr id="2130908315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1955590930" name="Picture">
+                        <wp:docPr id="277875812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1955590930" name="Picture"/>
+                                <pic:cNvPr id="277875812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="162358034" name="Picture">
+                        <wp:docPr id="1366750220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="162358034" name="Picture"/>
+                                <pic:cNvPr id="1366750220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1310754468" name="Picture">
+                        <wp:docPr id="675657069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1310754468" name="Picture"/>
+                                <pic:cNvPr id="675657069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1126001142" name="Picture">
+                        <wp:docPr id="1451453809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1126001142" name="Picture"/>
+                                <pic:cNvPr id="1451453809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538132481" name="Picture">
+                  <wp:docPr id="1353203265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538132481" name="Picture"/>
+                          <pic:cNvPr id="1353203265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915164366" name="Picture">
+                  <wp:docPr id="339379986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915164366" name="Picture"/>
+                          <pic:cNvPr id="339379986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017920273" name="Picture">
+                  <wp:docPr id="1693865859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017920273" name="Picture"/>
+                          <pic:cNvPr id="1693865859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187779523" name="Picture">
+                  <wp:docPr id="1749525851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187779523" name="Picture"/>
+                          <pic:cNvPr id="1749525851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="279888464" name="Picture">
+                  <wp:docPr id="981461233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="279888464" name="Picture"/>
+                          <pic:cNvPr id="981461233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67853929" name="Picture">
+                  <wp:docPr id="1844979565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67853929" name="Picture"/>
+                          <pic:cNvPr id="1844979565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="183118281" name="Picture">
+                        <wp:docPr id="2065236961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="183118281" name="Picture"/>
+                                <pic:cNvPr id="2065236961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="843591867" name="Picture">
+                        <wp:docPr id="541172338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="843591867" name="Picture"/>
+                                <pic:cNvPr id="541172338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830709087" name="Picture">
+                  <wp:docPr id="1860239959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830709087" name="Picture"/>
+                          <pic:cNvPr id="1860239959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300686743" name="Picture">
+                  <wp:docPr id="1992537582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300686743" name="Picture"/>
+                          <pic:cNvPr id="1992537582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052302196" name="Picture">
+                  <wp:docPr id="1530714998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052302196" name="Picture"/>
+                          <pic:cNvPr id="1530714998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221859825" name="Picture">
+                  <wp:docPr id="351716123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221859825" name="Picture"/>
+                          <pic:cNvPr id="351716123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125410253" name="Picture">
+                  <wp:docPr id="118806711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125410253" name="Picture"/>
+                          <pic:cNvPr id="118806711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833083165" name="Picture">
+                  <wp:docPr id="954401696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833083165" name="Picture"/>
+                          <pic:cNvPr id="954401696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="728110633" name="Picture">
+                        <wp:docPr id="1779623632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="728110633" name="Picture"/>
+                                <pic:cNvPr id="1779623632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1373047474" name="Picture">
+                  <wp:docPr id="1501354367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1373047474" name="Picture"/>
+                          <pic:cNvPr id="1501354367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996618906" name="Picture">
+                  <wp:docPr id="1242027348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996618906" name="Picture"/>
+                          <pic:cNvPr id="1242027348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781065480" name="Picture">
+                  <wp:docPr id="1856605899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781065480" name="Picture"/>
+                          <pic:cNvPr id="1856605899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569163462" name="Picture">
+                  <wp:docPr id="394651581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569163462" name="Picture"/>
+                          <pic:cNvPr id="394651581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151031845" name="Picture">
+                  <wp:docPr id="55972306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151031845" name="Picture"/>
+                          <pic:cNvPr id="55972306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253494736" name="Picture">
+                  <wp:docPr id="224740398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253494736" name="Picture"/>
+                          <pic:cNvPr id="224740398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720969758" name="Picture">
+                  <wp:docPr id="646307963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720969758" name="Picture"/>
+                          <pic:cNvPr id="646307963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447928542" name="Picture">
+                  <wp:docPr id="31884465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447928542" name="Picture"/>
+                          <pic:cNvPr id="31884465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32820,57 +32820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354048672" name="Picture">
+                  <wp:docPr id="1338009800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354048672" name="Picture"/>
+                          <pic:cNvPr id="1338009800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33818,57 +33818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342667116" name="Picture">
+                  <wp:docPr id="495749949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342667116" name="Picture"/>
+                          <pic:cNvPr id="495749949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33921,57 +33921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286149405" name="Picture">
+                  <wp:docPr id="1449129538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286149405" name="Picture"/>
+                          <pic:cNvPr id="1449129538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35298,57 +35298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868119465" name="Picture">
+                  <wp:docPr id="774921342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868119465" name="Picture"/>
+                          <pic:cNvPr id="774921342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36441,57 +36441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1247002627" name="Picture">
+                        <wp:docPr id="602588152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1247002627" name="Picture"/>
+                                <pic:cNvPr id="602588152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37802,57 +37802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179360219" name="Picture">
+                  <wp:docPr id="253081687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179360219" name="Picture"/>
+                          <pic:cNvPr id="253081687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638517706" name="Picture">
+                  <wp:docPr id="718569227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638517706" name="Picture"/>
+                          <pic:cNvPr id="718569227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38535,57 +38535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580364172" name="Picture">
+                  <wp:docPr id="948702507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580364172" name="Picture"/>
+                          <pic:cNvPr id="948702507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39533,57 +39533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038732712" name="Picture">
+                  <wp:docPr id="337744296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038732712" name="Picture"/>
+                          <pic:cNvPr id="337744296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39636,57 +39636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796611286" name="Picture">
+                  <wp:docPr id="117616079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796611286" name="Picture"/>
+                          <pic:cNvPr id="117616079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41013,57 +41013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130692355" name="Picture">
+                  <wp:docPr id="2078797135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130692355" name="Picture"/>
+                          <pic:cNvPr id="2078797135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42156,57 +42156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2009760322" name="Picture">
+                        <wp:docPr id="1952859517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2009760322" name="Picture"/>
+                                <pic:cNvPr id="1952859517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43427,57 +43427,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772906972" name="Picture">
+                  <wp:docPr id="147190729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772906972" name="Picture"/>
+                          <pic:cNvPr id="147190729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43507,57 +43507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109599121" name="Picture">
+                  <wp:docPr id="285063577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109599121" name="Picture"/>
+                          <pic:cNvPr id="285063577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43986,57 +43986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280405145" name="Picture">
+                  <wp:docPr id="296111279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280405145" name="Picture"/>
+                          <pic:cNvPr id="296111279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45581,57 +45581,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683635186" name="Picture">
+                  <wp:docPr id="403333539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683635186" name="Picture"/>
+                          <pic:cNvPr id="403333539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45652,57 +45652,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069462339" name="Picture">
+                  <wp:docPr id="1699099210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069462339" name="Picture"/>
+                          <pic:cNvPr id="1699099210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46066,57 +46066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436816449" name="Picture">
+                  <wp:docPr id="1176951161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436816449" name="Picture"/>
+                          <pic:cNvPr id="1176951161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>