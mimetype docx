--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079647842" name="Picture">
+                  <wp:docPr id="238372861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079647842" name="Picture"/>
+                          <pic:cNvPr id="238372861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205416153" name="Picture">
+                  <wp:docPr id="1484174344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205416153" name="Picture"/>
+                          <pic:cNvPr id="1484174344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="113160708" name="Picture">
+                        <wp:docPr id="731126500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="113160708" name="Picture"/>
+                                <pic:cNvPr id="731126500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652268533" name="Picture">
+                  <wp:docPr id="1842402274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652268533" name="Picture"/>
+                          <pic:cNvPr id="1842402274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934430990" name="Picture">
+                  <wp:docPr id="1365685709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934430990" name="Picture"/>
+                          <pic:cNvPr id="1365685709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703279664" name="Picture">
+                  <wp:docPr id="155050623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703279664" name="Picture"/>
+                          <pic:cNvPr id="155050623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135718030" name="Picture">
+                  <wp:docPr id="2108211765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135718030" name="Picture"/>
+                          <pic:cNvPr id="2108211765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659345376" name="Picture">
+                  <wp:docPr id="442760470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659345376" name="Picture"/>
+                          <pic:cNvPr id="442760470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1841194166" name="Picture">
+                        <wp:docPr id="203150094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1841194166" name="Picture"/>
+                                <pic:cNvPr id="203150094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1920008226" name="Picture">
+                        <wp:docPr id="1376629608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1920008226" name="Picture"/>
+                                <pic:cNvPr id="1376629608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="781253615" name="Picture">
+                        <wp:docPr id="579110704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="781253615" name="Picture"/>
+                                <pic:cNvPr id="579110704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="55150129" name="Picture">
+                        <wp:docPr id="1365144634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="55150129" name="Picture"/>
+                                <pic:cNvPr id="1365144634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1996255778" name="Picture">
+                        <wp:docPr id="310382601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1996255778" name="Picture"/>
+                                <pic:cNvPr id="310382601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1773981314" name="Picture">
+                        <wp:docPr id="125024703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1773981314" name="Picture"/>
+                                <pic:cNvPr id="125024703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1549097478" name="Picture">
+                        <wp:docPr id="91922414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1549097478" name="Picture"/>
+                                <pic:cNvPr id="91922414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1453947591" name="Picture">
+                        <wp:docPr id="176327387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1453947591" name="Picture"/>
+                                <pic:cNvPr id="176327387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="819741797" name="Picture">
+                        <wp:docPr id="1501502541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="819741797" name="Picture"/>
+                                <pic:cNvPr id="1501502541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="50686946" name="Picture">
+                        <wp:docPr id="361945344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="50686946" name="Picture"/>
+                                <pic:cNvPr id="361945344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="268304533" name="Picture">
+                        <wp:docPr id="1868373175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="268304533" name="Picture"/>
+                                <pic:cNvPr id="1868373175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="39152353" name="Picture">
+                        <wp:docPr id="211336016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="39152353" name="Picture"/>
+                                <pic:cNvPr id="211336016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="958956557" name="Picture">
+                        <wp:docPr id="873234031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="958956557" name="Picture"/>
+                                <pic:cNvPr id="873234031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="998437491" name="Picture">
+                        <wp:docPr id="1947006585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="998437491" name="Picture"/>
+                                <pic:cNvPr id="1947006585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2052290144" name="Picture">
+                        <wp:docPr id="675968246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2052290144" name="Picture"/>
+                                <pic:cNvPr id="675968246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489836528" name="Picture">
+                  <wp:docPr id="615176060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489836528" name="Picture"/>
+                          <pic:cNvPr id="615176060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623654336" name="Picture">
+                  <wp:docPr id="2084992547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623654336" name="Picture"/>
+                          <pic:cNvPr id="2084992547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457811327" name="Picture">
+                  <wp:docPr id="1435301189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457811327" name="Picture"/>
+                          <pic:cNvPr id="1435301189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075718731" name="Picture">
+                  <wp:docPr id="1238490541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075718731" name="Picture"/>
+                          <pic:cNvPr id="1238490541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952690557" name="Picture">
+                  <wp:docPr id="1074603024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952690557" name="Picture"/>
+                          <pic:cNvPr id="1074603024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966113505" name="Picture">
+                  <wp:docPr id="727277265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966113505" name="Picture"/>
+                          <pic:cNvPr id="727277265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1864238683" name="Picture">
+                        <wp:docPr id="1246112799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1864238683" name="Picture"/>
+                                <pic:cNvPr id="1246112799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736821493" name="Picture">
+                  <wp:docPr id="1479192838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736821493" name="Picture"/>
+                          <pic:cNvPr id="1479192838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118209118" name="Picture">
+                  <wp:docPr id="110022515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118209118" name="Picture"/>
+                          <pic:cNvPr id="110022515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634902803" name="Picture">
+                  <wp:docPr id="2102607209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634902803" name="Picture"/>
+                          <pic:cNvPr id="2102607209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99259369" name="Picture">
+                  <wp:docPr id="434032291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99259369" name="Picture"/>
+                          <pic:cNvPr id="434032291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137315087" name="Picture">
+                  <wp:docPr id="269105579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137315087" name="Picture"/>
+                          <pic:cNvPr id="269105579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565032424" name="Picture">
+                  <wp:docPr id="888469915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565032424" name="Picture"/>
+                          <pic:cNvPr id="888469915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="959307426" name="Picture">
+                        <wp:docPr id="2013718464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="959307426" name="Picture"/>
+                                <pic:cNvPr id="2013718464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046323291" name="Picture">
+                  <wp:docPr id="204340342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046323291" name="Picture"/>
+                          <pic:cNvPr id="204340342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855947484" name="Picture">
+                  <wp:docPr id="1016363929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855947484" name="Picture"/>
+                          <pic:cNvPr id="1016363929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299176159" name="Picture">
+                  <wp:docPr id="2113344035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299176159" name="Picture"/>
+                          <pic:cNvPr id="2113344035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510562271" name="Picture">
+                  <wp:docPr id="771545691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510562271" name="Picture"/>
+                          <pic:cNvPr id="771545691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2142294983" name="Picture">
+                  <wp:docPr id="1090033307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2142294983" name="Picture"/>
+                          <pic:cNvPr id="1090033307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282363146" name="Picture">
+                  <wp:docPr id="1456912586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282363146" name="Picture"/>
+                          <pic:cNvPr id="1456912586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646639048" name="Picture">
+                  <wp:docPr id="217911201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646639048" name="Picture"/>
+                          <pic:cNvPr id="217911201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314753222" name="Picture">
+                  <wp:docPr id="1871640092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314753222" name="Picture"/>
+                          <pic:cNvPr id="1871640092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629741568" name="Picture">
+                  <wp:docPr id="1211198368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629741568" name="Picture"/>
+                          <pic:cNvPr id="1211198368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087962252" name="Picture">
+                  <wp:docPr id="844201860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087962252" name="Picture"/>
+                          <pic:cNvPr id="844201860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992203230" name="Picture">
+                  <wp:docPr id="655557413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992203230" name="Picture"/>
+                          <pic:cNvPr id="655557413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445315022" name="Picture">
+                  <wp:docPr id="1641351087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445315022" name="Picture"/>
+                          <pic:cNvPr id="1641351087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="544762732" name="Picture">
+                        <wp:docPr id="1568008714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="544762732" name="Picture"/>
+                                <pic:cNvPr id="1568008714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837222954" name="Picture">
+                  <wp:docPr id="341075572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837222954" name="Picture"/>
+                          <pic:cNvPr id="341075572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097623698" name="Picture">
+                  <wp:docPr id="1270817431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097623698" name="Picture"/>
+                          <pic:cNvPr id="1270817431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48170151" name="Picture">
+                  <wp:docPr id="1141138501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48170151" name="Picture"/>
+                          <pic:cNvPr id="1141138501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123404419" name="Picture">
+                  <wp:docPr id="2109374719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123404419" name="Picture"/>
+                          <pic:cNvPr id="2109374719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577160304" name="Picture">
+                  <wp:docPr id="172753573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577160304" name="Picture"/>
+                          <pic:cNvPr id="172753573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941561178" name="Picture">
+                  <wp:docPr id="1562749378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941561178" name="Picture"/>
+                          <pic:cNvPr id="1562749378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="551006392" name="Picture">
+                        <wp:docPr id="1609025823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="551006392" name="Picture"/>
+                                <pic:cNvPr id="1609025823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439243087" name="Picture">
+                  <wp:docPr id="206866443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439243087" name="Picture"/>
+                          <pic:cNvPr id="206866443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1952381916" name="Picture">
+                  <wp:docPr id="877658766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1952381916" name="Picture"/>
+                          <pic:cNvPr id="877658766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306906901" name="Picture">
+                  <wp:docPr id="362112114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306906901" name="Picture"/>
+                          <pic:cNvPr id="362112114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44561,57 +44561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591280100" name="Picture">
+                  <wp:docPr id="546649971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591280100" name="Picture"/>
+                          <pic:cNvPr id="546649971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44632,57 +44632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574605304" name="Picture">
+                  <wp:docPr id="350557597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574605304" name="Picture"/>
+                          <pic:cNvPr id="350557597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45046,57 +45046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045732911" name="Picture">
+                  <wp:docPr id="720192903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045732911" name="Picture"/>
+                          <pic:cNvPr id="720192903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>