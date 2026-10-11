--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102872991" name="Picture">
+                  <wp:docPr id="1779099355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102872991" name="Picture"/>
+                          <pic:cNvPr id="1779099355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380919415" name="Picture">
+                  <wp:docPr id="787373331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380919415" name="Picture"/>
+                          <pic:cNvPr id="787373331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="253095544" name="Picture">
+                        <wp:docPr id="1675053561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="253095544" name="Picture"/>
+                                <pic:cNvPr id="1675053561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734567988" name="Picture">
+                  <wp:docPr id="1064757825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734567988" name="Picture"/>
+                          <pic:cNvPr id="1064757825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133410033" name="Picture">
+                  <wp:docPr id="1781064798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133410033" name="Picture"/>
+                          <pic:cNvPr id="1781064798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655300234" name="Picture">
+                  <wp:docPr id="1245762126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655300234" name="Picture"/>
+                          <pic:cNvPr id="1245762126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9349898" name="Picture">
+                  <wp:docPr id="409787924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9349898" name="Picture"/>
+                          <pic:cNvPr id="409787924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328970266" name="Picture">
+                  <wp:docPr id="1664517848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328970266" name="Picture"/>
+                          <pic:cNvPr id="1664517848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="135034785" name="Picture">
+                        <wp:docPr id="1012034470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="135034785" name="Picture"/>
+                                <pic:cNvPr id="1012034470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="244641357" name="Picture">
+                        <wp:docPr id="1313741787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="244641357" name="Picture"/>
+                                <pic:cNvPr id="1313741787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="779743742" name="Picture">
+                        <wp:docPr id="384025471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="779743742" name="Picture"/>
+                                <pic:cNvPr id="384025471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1811408383" name="Picture">
+                        <wp:docPr id="479999169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1811408383" name="Picture"/>
+                                <pic:cNvPr id="479999169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="424654873" name="Picture">
+                        <wp:docPr id="1358168687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="424654873" name="Picture"/>
+                                <pic:cNvPr id="1358168687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1759719094" name="Picture">
+                        <wp:docPr id="227340263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1759719094" name="Picture"/>
+                                <pic:cNvPr id="227340263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="225545107" name="Picture">
+                        <wp:docPr id="1917093940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="225545107" name="Picture"/>
+                                <pic:cNvPr id="1917093940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="820776798" name="Picture">
+                        <wp:docPr id="1018812519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="820776798" name="Picture"/>
+                                <pic:cNvPr id="1018812519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579662162" name="Picture">
+                        <wp:docPr id="1931309849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579662162" name="Picture"/>
+                                <pic:cNvPr id="1931309849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="927388587" name="Picture">
+                        <wp:docPr id="537449630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="927388587" name="Picture"/>
+                                <pic:cNvPr id="537449630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="315726943" name="Picture">
+                        <wp:docPr id="101797566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="315726943" name="Picture"/>
+                                <pic:cNvPr id="101797566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1367331145" name="Picture">
+                        <wp:docPr id="1808000490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1367331145" name="Picture"/>
+                                <pic:cNvPr id="1808000490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1933546547" name="Picture">
+                        <wp:docPr id="1805994262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1933546547" name="Picture"/>
+                                <pic:cNvPr id="1805994262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="688827933" name="Picture">
+                        <wp:docPr id="964085895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="688827933" name="Picture"/>
+                                <pic:cNvPr id="964085895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="596399781" name="Picture">
+                        <wp:docPr id="1318819027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="596399781" name="Picture"/>
+                                <pic:cNvPr id="1318819027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094253709" name="Picture">
+                  <wp:docPr id="537500516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094253709" name="Picture"/>
+                          <pic:cNvPr id="537500516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299561952" name="Picture">
+                  <wp:docPr id="137230627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299561952" name="Picture"/>
+                          <pic:cNvPr id="137230627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1869808890" name="Picture">
+                  <wp:docPr id="1814192011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1869808890" name="Picture"/>
+                          <pic:cNvPr id="1814192011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8649277" name="Picture">
+                  <wp:docPr id="1863388936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8649277" name="Picture"/>
+                          <pic:cNvPr id="1863388936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="940995634" name="Picture">
+                  <wp:docPr id="392098073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="940995634" name="Picture"/>
+                          <pic:cNvPr id="392098073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="999525062" name="Picture">
+                  <wp:docPr id="2081270455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="999525062" name="Picture"/>
+                          <pic:cNvPr id="2081270455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="660271181" name="Picture">
+                        <wp:docPr id="1072211845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="660271181" name="Picture"/>
+                                <pic:cNvPr id="1072211845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325158290" name="Picture">
+                  <wp:docPr id="1680564175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325158290" name="Picture"/>
+                          <pic:cNvPr id="1680564175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168380986" name="Picture">
+                  <wp:docPr id="1170333358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168380986" name="Picture"/>
+                          <pic:cNvPr id="1170333358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898391131" name="Picture">
+                  <wp:docPr id="1072663836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898391131" name="Picture"/>
+                          <pic:cNvPr id="1072663836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325281772" name="Picture">
+                  <wp:docPr id="699959272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325281772" name="Picture"/>
+                          <pic:cNvPr id="699959272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1421538910" name="Picture">
+                  <wp:docPr id="629682091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1421538910" name="Picture"/>
+                          <pic:cNvPr id="629682091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520369801" name="Picture">
+                  <wp:docPr id="1964740323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520369801" name="Picture"/>
+                          <pic:cNvPr id="1964740323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2130940997" name="Picture">
+                        <wp:docPr id="1946580447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2130940997" name="Picture"/>
+                                <pic:cNvPr id="1946580447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1803404367" name="Picture">
+                        <wp:docPr id="416606518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1803404367" name="Picture"/>
+                                <pic:cNvPr id="416606518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474902287" name="Picture">
+                  <wp:docPr id="1166434502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474902287" name="Picture"/>
+                          <pic:cNvPr id="1166434502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847131819" name="Picture">
+                  <wp:docPr id="1685634642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847131819" name="Picture"/>
+                          <pic:cNvPr id="1685634642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687774901" name="Picture">
+                  <wp:docPr id="824712061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687774901" name="Picture"/>
+                          <pic:cNvPr id="824712061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912062077" name="Picture">
+                  <wp:docPr id="2116253399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912062077" name="Picture"/>
+                          <pic:cNvPr id="2116253399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462158196" name="Picture">
+                  <wp:docPr id="1249284715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462158196" name="Picture"/>
+                          <pic:cNvPr id="1249284715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585632285" name="Picture">
+                  <wp:docPr id="949043757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585632285" name="Picture"/>
+                          <pic:cNvPr id="949043757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1568520011" name="Picture">
+                        <wp:docPr id="1379189235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1568520011" name="Picture"/>
+                                <pic:cNvPr id="1379189235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1586242028" name="Picture">
+                  <wp:docPr id="1976383926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1586242028" name="Picture"/>
+                          <pic:cNvPr id="1976383926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298733094" name="Picture">
+                  <wp:docPr id="210387985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298733094" name="Picture"/>
+                          <pic:cNvPr id="210387985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565798075" name="Picture">
+                  <wp:docPr id="2026186538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565798075" name="Picture"/>
+                          <pic:cNvPr id="2026186538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893583160" name="Picture">
+                  <wp:docPr id="2098424771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893583160" name="Picture"/>
+                          <pic:cNvPr id="2098424771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032295444" name="Picture">
+                  <wp:docPr id="2105387551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032295444" name="Picture"/>
+                          <pic:cNvPr id="2105387551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243030772" name="Picture">
+                  <wp:docPr id="1994906241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243030772" name="Picture"/>
+                          <pic:cNvPr id="1994906241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1819979089" name="Picture">
+                        <wp:docPr id="303118766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1819979089" name="Picture"/>
+                                <pic:cNvPr id="303118766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="177326506" name="Picture">
+                  <wp:docPr id="2108042752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="177326506" name="Picture"/>
+                          <pic:cNvPr id="2108042752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859368844" name="Picture">
+                  <wp:docPr id="1717679187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859368844" name="Picture"/>
+                          <pic:cNvPr id="1717679187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558489418" name="Picture">
+                  <wp:docPr id="1792193810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558489418" name="Picture"/>
+                          <pic:cNvPr id="1792193810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499848225" name="Picture">
+                  <wp:docPr id="336500248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499848225" name="Picture"/>
+                          <pic:cNvPr id="336500248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1586188067" name="Picture">
+                  <wp:docPr id="1241519847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1586188067" name="Picture"/>
+                          <pic:cNvPr id="1241519847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951320689" name="Picture">
+                  <wp:docPr id="112721721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951320689" name="Picture"/>
+                          <pic:cNvPr id="112721721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784613424" name="Picture">
+                  <wp:docPr id="423209126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784613424" name="Picture"/>
+                          <pic:cNvPr id="423209126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973548299" name="Picture">
+                  <wp:docPr id="1912561500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973548299" name="Picture"/>
+                          <pic:cNvPr id="1912561500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428334402" name="Picture">
+                  <wp:docPr id="1006177575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428334402" name="Picture"/>
+                          <pic:cNvPr id="1006177575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>