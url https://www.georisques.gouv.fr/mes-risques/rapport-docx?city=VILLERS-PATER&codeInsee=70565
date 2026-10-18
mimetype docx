--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83565704" name="Picture">
+                  <wp:docPr id="21001115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83565704" name="Picture"/>
+                          <pic:cNvPr id="21001115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669665624" name="Picture">
+                  <wp:docPr id="782423990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669665624" name="Picture"/>
+                          <pic:cNvPr id="782423990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="354694864" name="Picture">
+                        <wp:docPr id="1219813021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="354694864" name="Picture"/>
+                                <pic:cNvPr id="1219813021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997492392" name="Picture">
+                  <wp:docPr id="2020991306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997492392" name="Picture"/>
+                          <pic:cNvPr id="2020991306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299401354" name="Picture">
+                  <wp:docPr id="2095621212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299401354" name="Picture"/>
+                          <pic:cNvPr id="2095621212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371036532" name="Picture">
+                  <wp:docPr id="390920922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371036532" name="Picture"/>
+                          <pic:cNvPr id="390920922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871849169" name="Picture">
+                  <wp:docPr id="1613934632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871849169" name="Picture"/>
+                          <pic:cNvPr id="1613934632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444438871" name="Picture">
+                  <wp:docPr id="1971798159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444438871" name="Picture"/>
+                          <pic:cNvPr id="1971798159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1760187903" name="Picture">
+                        <wp:docPr id="514990118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1760187903" name="Picture"/>
+                                <pic:cNvPr id="514990118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="792550276" name="Picture">
+                        <wp:docPr id="618366697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="792550276" name="Picture"/>
+                                <pic:cNvPr id="618366697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="208901997" name="Picture">
+                        <wp:docPr id="270148539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="208901997" name="Picture"/>
+                                <pic:cNvPr id="270148539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1729180587" name="Picture">
+                        <wp:docPr id="25011949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1729180587" name="Picture"/>
+                                <pic:cNvPr id="25011949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1770367018" name="Picture">
+                        <wp:docPr id="757329174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1770367018" name="Picture"/>
+                                <pic:cNvPr id="757329174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1145710248" name="Picture">
+                        <wp:docPr id="181376837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1145710248" name="Picture"/>
+                                <pic:cNvPr id="181376837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1035513162" name="Picture">
+                        <wp:docPr id="253454995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1035513162" name="Picture"/>
+                                <pic:cNvPr id="253454995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1985614984" name="Picture">
+                        <wp:docPr id="1269965412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1985614984" name="Picture"/>
+                                <pic:cNvPr id="1269965412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="877979235" name="Picture">
+                        <wp:docPr id="1405567193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="877979235" name="Picture"/>
+                                <pic:cNvPr id="1405567193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="477782728" name="Picture">
+                        <wp:docPr id="1918597414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="477782728" name="Picture"/>
+                                <pic:cNvPr id="1918597414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="110538535" name="Picture">
+                        <wp:docPr id="68126064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="110538535" name="Picture"/>
+                                <pic:cNvPr id="68126064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1416903841" name="Picture">
+                        <wp:docPr id="648065366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1416903841" name="Picture"/>
+                                <pic:cNvPr id="648065366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="472741193" name="Picture">
+                        <wp:docPr id="1580607011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="472741193" name="Picture"/>
+                                <pic:cNvPr id="1580607011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1449814821" name="Picture">
+                        <wp:docPr id="221211804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1449814821" name="Picture"/>
+                                <pic:cNvPr id="221211804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1328937221" name="Picture">
+                        <wp:docPr id="1398074993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1328937221" name="Picture"/>
+                                <pic:cNvPr id="1398074993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13091,57 +13091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349183037" name="Picture">
+                  <wp:docPr id="238915049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349183037" name="Picture"/>
+                          <pic:cNvPr id="238915049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13180,57 +13180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409093889" name="Picture">
+                  <wp:docPr id="1588403859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409093889" name="Picture"/>
+                          <pic:cNvPr id="1588403859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13860,57 +13860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202917534" name="Picture">
+                  <wp:docPr id="1462265055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202917534" name="Picture"/>
+                          <pic:cNvPr id="1462265055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15169,57 +15169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1790167190" name="Picture">
+                  <wp:docPr id="278297622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1790167190" name="Picture"/>
+                          <pic:cNvPr id="278297622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_26.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15272,57 +15272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551984292" name="Picture">
+                  <wp:docPr id="1866244930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551984292" name="Picture"/>
+                          <pic:cNvPr id="1866244930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102366743" name="Picture">
+                  <wp:docPr id="1689016649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102366743" name="Picture"/>
+                          <pic:cNvPr id="1689016649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_25.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17918,57 +17918,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="709095534" name="Picture">
+                        <wp:docPr id="1739814481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="709095534" name="Picture"/>
+                                <pic:cNvPr id="1739814481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18818,57 +18818,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1827278499" name="Picture">
+                        <wp:docPr id="452999458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1827278499" name="Picture"/>
+                                <pic:cNvPr id="452999458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21056,57 +21056,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540709622" name="Picture">
+                  <wp:docPr id="179715246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540709622" name="Picture"/>
+                          <pic:cNvPr id="179715246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21136,57 +21136,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735839289" name="Picture">
+                  <wp:docPr id="275107315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735839289" name="Picture"/>
+                          <pic:cNvPr id="275107315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21681,57 +21681,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610400661" name="Picture">
+                  <wp:docPr id="798652407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610400661" name="Picture"/>
+                          <pic:cNvPr id="798652407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23752,57 +23752,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141030151" name="Picture">
+                  <wp:docPr id="422396850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141030151" name="Picture"/>
+                          <pic:cNvPr id="422396850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23841,57 +23841,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357868728" name="Picture">
+                  <wp:docPr id="664342321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357868728" name="Picture"/>
+                          <pic:cNvPr id="664342321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24485,57 +24485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747453932" name="Picture">
+                  <wp:docPr id="1530978810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747453932" name="Picture"/>
+                          <pic:cNvPr id="1530978810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25483,57 +25483,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560279245" name="Picture">
+                  <wp:docPr id="736074385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560279245" name="Picture"/>
+                          <pic:cNvPr id="736074385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25586,57 +25586,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074269776" name="Picture">
+                  <wp:docPr id="949498559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074269776" name="Picture"/>
+                          <pic:cNvPr id="949498559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26965,57 +26965,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138941526" name="Picture">
+                  <wp:docPr id="1224309364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138941526" name="Picture"/>
+                          <pic:cNvPr id="1224309364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28090,57 +28090,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1493434175" name="Picture">
+                        <wp:docPr id="296203720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1493434175" name="Picture"/>
+                                <pic:cNvPr id="296203720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29443,57 +29443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243298225" name="Picture">
+                  <wp:docPr id="1316994121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243298225" name="Picture"/>
+                          <pic:cNvPr id="1316994121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29532,57 +29532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109879232" name="Picture">
+                  <wp:docPr id="63875761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109879232" name="Picture"/>
+                          <pic:cNvPr id="63875761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30176,57 +30176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085305385" name="Picture">
+                  <wp:docPr id="795563765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085305385" name="Picture"/>
+                          <pic:cNvPr id="795563765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31174,57 +31174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063126406" name="Picture">
+                  <wp:docPr id="1238940077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063126406" name="Picture"/>
+                          <pic:cNvPr id="1238940077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31277,57 +31277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787549097" name="Picture">
+                  <wp:docPr id="62321242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787549097" name="Picture"/>
+                          <pic:cNvPr id="62321242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970417263" name="Picture">
+                  <wp:docPr id="1779591818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970417263" name="Picture"/>
+                          <pic:cNvPr id="1779591818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33820,57 +33820,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2059588537" name="Picture">
+                        <wp:docPr id="1478010746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2059588537" name="Picture"/>
+                                <pic:cNvPr id="1478010746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34795,57 +34795,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="344357580" name="Picture">
+                        <wp:docPr id="363700601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="344357580" name="Picture"/>
+                                <pic:cNvPr id="363700601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36204,57 +36204,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025143550" name="Picture">
+                  <wp:docPr id="135526337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025143550" name="Picture"/>
+                          <pic:cNvPr id="135526337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36293,57 +36293,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570197982" name="Picture">
+                  <wp:docPr id="397238162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570197982" name="Picture"/>
+                          <pic:cNvPr id="397238162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36973,57 +36973,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224416301" name="Picture">
+                  <wp:docPr id="266289024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224416301" name="Picture"/>
+                          <pic:cNvPr id="266289024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38034,57 +38034,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597823202" name="Picture">
+                  <wp:docPr id="330309208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597823202" name="Picture"/>
+                          <pic:cNvPr id="330309208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38137,57 +38137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85548500" name="Picture">
+                  <wp:docPr id="1890095485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85548500" name="Picture"/>
+                          <pic:cNvPr id="1890095485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39595,57 +39595,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229254358" name="Picture">
+                  <wp:docPr id="581121189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229254358" name="Picture"/>
+                          <pic:cNvPr id="581121189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40792,57 +40792,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="376894784" name="Picture">
+                        <wp:docPr id="1577970214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="376894784" name="Picture"/>
+                                <pic:cNvPr id="1577970214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42962,57 +42962,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421392813" name="Picture">
+                  <wp:docPr id="1357272783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421392813" name="Picture"/>
+                          <pic:cNvPr id="1357272783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43051,57 +43051,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143472905" name="Picture">
+                  <wp:docPr id="570443104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143472905" name="Picture"/>
+                          <pic:cNvPr id="570443104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43695,57 +43695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703599021" name="Picture">
+                  <wp:docPr id="334354396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703599021" name="Picture"/>
+                          <pic:cNvPr id="334354396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44693,57 +44693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343308733" name="Picture">
+                  <wp:docPr id="375952840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343308733" name="Picture"/>
+                          <pic:cNvPr id="375952840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44796,57 +44796,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633764346" name="Picture">
+                  <wp:docPr id="830717723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633764346" name="Picture"/>
+                          <pic:cNvPr id="830717723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46173,57 +46173,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363179190" name="Picture">
+                  <wp:docPr id="1566618597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363179190" name="Picture"/>
+                          <pic:cNvPr id="1566618597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47316,57 +47316,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="702271996" name="Picture">
+                        <wp:docPr id="543259530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="702271996" name="Picture"/>
+                                <pic:cNvPr id="543259530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48537,57 +48537,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287512685" name="Picture">
+                  <wp:docPr id="2017856504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287512685" name="Picture"/>
+                          <pic:cNvPr id="2017856504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48608,57 +48608,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1110983838" name="Picture">
+                  <wp:docPr id="882642649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1110983838" name="Picture"/>
+                          <pic:cNvPr id="882642649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -49022,57 +49022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333605382" name="Picture">
+                  <wp:docPr id="1691519099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333605382" name="Picture"/>
+                          <pic:cNvPr id="1691519099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>