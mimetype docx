--- v0 (2026-08-17)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341086676" name="Picture">
+                  <wp:docPr id="1847988322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341086676" name="Picture"/>
+                          <pic:cNvPr id="1847988322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675150303" name="Picture">
+                  <wp:docPr id="415995958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675150303" name="Picture"/>
+                          <pic:cNvPr id="415995958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1454573663" name="Picture">
+                        <wp:docPr id="1328550019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1454573663" name="Picture"/>
+                                <pic:cNvPr id="1328550019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055647081" name="Picture">
+                  <wp:docPr id="1804607969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055647081" name="Picture"/>
+                          <pic:cNvPr id="1804607969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1930947613" name="Picture">
+                  <wp:docPr id="1416533379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1930947613" name="Picture"/>
+                          <pic:cNvPr id="1416533379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491656021" name="Picture">
+                  <wp:docPr id="1143678715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491656021" name="Picture"/>
+                          <pic:cNvPr id="1143678715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1940038027" name="Picture">
+                  <wp:docPr id="467076112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1940038027" name="Picture"/>
+                          <pic:cNvPr id="467076112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655233080" name="Picture">
+                  <wp:docPr id="165715559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655233080" name="Picture"/>
+                          <pic:cNvPr id="165715559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="714938853" name="Picture">
+                        <wp:docPr id="1447055995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="714938853" name="Picture"/>
+                                <pic:cNvPr id="1447055995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="131048809" name="Picture">
+                        <wp:docPr id="1916806617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="131048809" name="Picture"/>
+                                <pic:cNvPr id="1916806617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="269564450" name="Picture">
+                        <wp:docPr id="163080271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="269564450" name="Picture"/>
+                                <pic:cNvPr id="163080271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1673371569" name="Picture">
+                        <wp:docPr id="2056148353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1673371569" name="Picture"/>
+                                <pic:cNvPr id="2056148353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1963594817" name="Picture">
+                        <wp:docPr id="1617768676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1963594817" name="Picture"/>
+                                <pic:cNvPr id="1617768676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1705829461" name="Picture">
+                        <wp:docPr id="788382904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1705829461" name="Picture"/>
+                                <pic:cNvPr id="788382904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="7767529" name="Picture">
+                        <wp:docPr id="430252938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="7767529" name="Picture"/>
+                                <pic:cNvPr id="430252938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="746214050" name="Picture">
+                        <wp:docPr id="1846491812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="746214050" name="Picture"/>
+                                <pic:cNvPr id="1846491812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="623248653" name="Picture">
+                        <wp:docPr id="800292228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="623248653" name="Picture"/>
+                                <pic:cNvPr id="800292228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="542314110" name="Picture">
+                        <wp:docPr id="1462490392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="542314110" name="Picture"/>
+                                <pic:cNvPr id="1462490392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1609829529" name="Picture">
+                        <wp:docPr id="363975556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1609829529" name="Picture"/>
+                                <pic:cNvPr id="363975556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="412638010" name="Picture">
+                        <wp:docPr id="2060141030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="412638010" name="Picture"/>
+                                <pic:cNvPr id="2060141030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="594282165" name="Picture">
+                        <wp:docPr id="1712114169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="594282165" name="Picture"/>
+                                <pic:cNvPr id="1712114169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1789987046" name="Picture">
+                        <wp:docPr id="633500007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1789987046" name="Picture"/>
+                                <pic:cNvPr id="633500007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="735942948" name="Picture">
+                        <wp:docPr id="491865284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="735942948" name="Picture"/>
+                                <pic:cNvPr id="491865284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902494109" name="Picture">
+                  <wp:docPr id="1845875633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902494109" name="Picture"/>
+                          <pic:cNvPr id="1845875633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181057889" name="Picture">
+                  <wp:docPr id="548996840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181057889" name="Picture"/>
+                          <pic:cNvPr id="548996840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955254617" name="Picture">
+                  <wp:docPr id="906757776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955254617" name="Picture"/>
+                          <pic:cNvPr id="906757776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422861968" name="Picture">
+                  <wp:docPr id="1845604126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422861968" name="Picture"/>
+                          <pic:cNvPr id="1845604126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1633281369" name="Picture">
+                  <wp:docPr id="134671017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1633281369" name="Picture"/>
+                          <pic:cNvPr id="134671017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16716,57 +16716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719317246" name="Picture">
+                  <wp:docPr id="901705628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719317246" name="Picture"/>
+                          <pic:cNvPr id="901705628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17878,57 +17878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2146646954" name="Picture">
+                        <wp:docPr id="1149105093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2146646954" name="Picture"/>
+                                <pic:cNvPr id="1149105093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18853,57 +18853,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1512712463" name="Picture">
+                        <wp:docPr id="118887295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1512712463" name="Picture"/>
+                                <pic:cNvPr id="118887295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20272,57 +20272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350463969" name="Picture">
+                  <wp:docPr id="1683571597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350463969" name="Picture"/>
+                          <pic:cNvPr id="1683571597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20361,57 +20361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967966712" name="Picture">
+                  <wp:docPr id="775790177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967966712" name="Picture"/>
+                          <pic:cNvPr id="775790177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21050,57 +21050,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874762471" name="Picture">
+                  <wp:docPr id="1081354737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874762471" name="Picture"/>
+                          <pic:cNvPr id="1081354737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22138,57 +22138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174901597" name="Picture">
+                  <wp:docPr id="1892690463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174901597" name="Picture"/>
+                          <pic:cNvPr id="1892690463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22241,57 +22241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466430562" name="Picture">
+                  <wp:docPr id="495505213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466430562" name="Picture"/>
+                          <pic:cNvPr id="495505213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23714,57 +23714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569682545" name="Picture">
+                  <wp:docPr id="1886938523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569682545" name="Picture"/>
+                          <pic:cNvPr id="1886938523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26460,57 +26460,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432908020" name="Picture">
+                  <wp:docPr id="1077365380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432908020" name="Picture"/>
+                          <pic:cNvPr id="1077365380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26549,57 +26549,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944234708" name="Picture">
+                  <wp:docPr id="1934666660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944234708" name="Picture"/>
+                          <pic:cNvPr id="1934666660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27193,57 +27193,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114374203" name="Picture">
+                  <wp:docPr id="1305495197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114374203" name="Picture"/>
+                          <pic:cNvPr id="1305495197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28191,57 +28191,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="987568537" name="Picture">
+                  <wp:docPr id="1994541102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="987568537" name="Picture"/>
+                          <pic:cNvPr id="1994541102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28294,57 +28294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896115639" name="Picture">
+                  <wp:docPr id="1862832488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896115639" name="Picture"/>
+                          <pic:cNvPr id="1862832488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29671,57 +29671,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363471586" name="Picture">
+                  <wp:docPr id="862233459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363471586" name="Picture"/>
+                          <pic:cNvPr id="862233459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30814,57 +30814,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1417773045" name="Picture">
+                        <wp:docPr id="345131169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1417773045" name="Picture"/>
+                                <pic:cNvPr id="345131169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32175,57 +32175,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284748469" name="Picture">
+                  <wp:docPr id="41623163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284748469" name="Picture"/>
+                          <pic:cNvPr id="41623163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32264,57 +32264,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333704406" name="Picture">
+                  <wp:docPr id="2104866885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333704406" name="Picture"/>
+                          <pic:cNvPr id="2104866885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32908,57 +32908,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127624614" name="Picture">
+                  <wp:docPr id="1979137460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127624614" name="Picture"/>
+                          <pic:cNvPr id="1979137460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33906,57 +33906,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729045186" name="Picture">
+                  <wp:docPr id="1929520493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729045186" name="Picture"/>
+                          <pic:cNvPr id="1929520493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34009,57 +34009,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657680889" name="Picture">
+                  <wp:docPr id="95899752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657680889" name="Picture"/>
+                          <pic:cNvPr id="95899752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35386,57 +35386,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="843464911" name="Picture">
+                  <wp:docPr id="359367649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="843464911" name="Picture"/>
+                          <pic:cNvPr id="359367649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36529,57 +36529,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1205579332" name="Picture">
+                        <wp:docPr id="1764901356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1205579332" name="Picture"/>
+                                <pic:cNvPr id="1764901356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37897,57 +37897,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098740474" name="Picture">
+                  <wp:docPr id="258571152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098740474" name="Picture"/>
+                          <pic:cNvPr id="258571152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37986,57 +37986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139756843" name="Picture">
+                  <wp:docPr id="1256952464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139756843" name="Picture"/>
+                          <pic:cNvPr id="1256952464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38618,57 +38618,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317170667" name="Picture">
+                  <wp:docPr id="825067264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317170667" name="Picture"/>
+                          <pic:cNvPr id="825067264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39562,57 +39562,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323246018" name="Picture">
+                  <wp:docPr id="447242585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323246018" name="Picture"/>
+                          <pic:cNvPr id="447242585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39674,57 +39674,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497412104" name="Picture">
+                  <wp:docPr id="879308386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497412104" name="Picture"/>
+                          <pic:cNvPr id="879308386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41333,57 +41333,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876062455" name="Picture">
+                  <wp:docPr id="800543230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876062455" name="Picture"/>
+                          <pic:cNvPr id="800543230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42502,57 +42502,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280207176" name="Picture">
+                  <wp:docPr id="936611111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280207176" name="Picture"/>
+                          <pic:cNvPr id="936611111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42582,57 +42582,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="398519008" name="Picture">
+                  <wp:docPr id="1484326239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="398519008" name="Picture"/>
+                          <pic:cNvPr id="1484326239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43061,57 +43061,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232770046" name="Picture">
+                  <wp:docPr id="1325039577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232770046" name="Picture"/>
+                          <pic:cNvPr id="1325039577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44699,57 +44699,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834511711" name="Picture">
+                  <wp:docPr id="1991093430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834511711" name="Picture"/>
+                          <pic:cNvPr id="1991093430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44779,57 +44779,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006473580" name="Picture">
+                  <wp:docPr id="1447343281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006473580" name="Picture"/>
+                          <pic:cNvPr id="1447343281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45258,57 +45258,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174051058" name="Picture">
+                  <wp:docPr id="1334602145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174051058" name="Picture"/>
+                          <pic:cNvPr id="1334602145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47193,57 +47193,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507106936" name="Picture">
+                  <wp:docPr id="2094862407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507106936" name="Picture"/>
+                          <pic:cNvPr id="2094862407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47273,57 +47273,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051942313" name="Picture">
+                  <wp:docPr id="591390681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051942313" name="Picture"/>
+                          <pic:cNvPr id="591390681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47761,57 +47761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1050265158" name="Picture">
+                  <wp:docPr id="76259028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1050265158" name="Picture"/>
+                          <pic:cNvPr id="76259028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>