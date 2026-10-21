--- v1 (2026-10-19)
+++ v2 (2026-10-21)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847988322" name="Picture">
+                  <wp:docPr id="2004841030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847988322" name="Picture"/>
+                          <pic:cNvPr id="2004841030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415995958" name="Picture">
+                  <wp:docPr id="1631096631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415995958" name="Picture"/>
+                          <pic:cNvPr id="1631096631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1328550019" name="Picture">
+                        <wp:docPr id="460642653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1328550019" name="Picture"/>
+                                <pic:cNvPr id="460642653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804607969" name="Picture">
+                  <wp:docPr id="1270918299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804607969" name="Picture"/>
+                          <pic:cNvPr id="1270918299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416533379" name="Picture">
+                  <wp:docPr id="925868560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416533379" name="Picture"/>
+                          <pic:cNvPr id="925868560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143678715" name="Picture">
+                  <wp:docPr id="1470976210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143678715" name="Picture"/>
+                          <pic:cNvPr id="1470976210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467076112" name="Picture">
+                  <wp:docPr id="921808643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467076112" name="Picture"/>
+                          <pic:cNvPr id="921808643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165715559" name="Picture">
+                  <wp:docPr id="323633335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165715559" name="Picture"/>
+                          <pic:cNvPr id="323633335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1447055995" name="Picture">
+                        <wp:docPr id="599143499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1447055995" name="Picture"/>
+                                <pic:cNvPr id="599143499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1916806617" name="Picture">
+                        <wp:docPr id="1611339942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1916806617" name="Picture"/>
+                                <pic:cNvPr id="1611339942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="163080271" name="Picture">
+                        <wp:docPr id="2059364608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="163080271" name="Picture"/>
+                                <pic:cNvPr id="2059364608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2056148353" name="Picture">
+                        <wp:docPr id="147368182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2056148353" name="Picture"/>
+                                <pic:cNvPr id="147368182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1617768676" name="Picture">
+                        <wp:docPr id="348032590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1617768676" name="Picture"/>
+                                <pic:cNvPr id="348032590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="788382904" name="Picture">
+                        <wp:docPr id="1603196600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="788382904" name="Picture"/>
+                                <pic:cNvPr id="1603196600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="430252938" name="Picture">
+                        <wp:docPr id="386210074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="430252938" name="Picture"/>
+                                <pic:cNvPr id="386210074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1846491812" name="Picture">
+                        <wp:docPr id="1667085755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1846491812" name="Picture"/>
+                                <pic:cNvPr id="1667085755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="800292228" name="Picture">
+                        <wp:docPr id="1530215910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="800292228" name="Picture"/>
+                                <pic:cNvPr id="1530215910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1462490392" name="Picture">
+                        <wp:docPr id="1203326765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1462490392" name="Picture"/>
+                                <pic:cNvPr id="1203326765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="363975556" name="Picture">
+                        <wp:docPr id="589412269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="363975556" name="Picture"/>
+                                <pic:cNvPr id="589412269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2060141030" name="Picture">
+                        <wp:docPr id="1850886637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2060141030" name="Picture"/>
+                                <pic:cNvPr id="1850886637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1712114169" name="Picture">
+                        <wp:docPr id="903050636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1712114169" name="Picture"/>
+                                <pic:cNvPr id="903050636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="633500007" name="Picture">
+                        <wp:docPr id="893170668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="633500007" name="Picture"/>
+                                <pic:cNvPr id="893170668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="491865284" name="Picture">
+                        <wp:docPr id="142746864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="491865284" name="Picture"/>
+                                <pic:cNvPr id="142746864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845875633" name="Picture">
+                  <wp:docPr id="1435107960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845875633" name="Picture"/>
+                          <pic:cNvPr id="1435107960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548996840" name="Picture">
+                  <wp:docPr id="607947678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548996840" name="Picture"/>
+                          <pic:cNvPr id="607947678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906757776" name="Picture">
+                  <wp:docPr id="1667143340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906757776" name="Picture"/>
+                          <pic:cNvPr id="1667143340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845604126" name="Picture">
+                  <wp:docPr id="164691291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845604126" name="Picture"/>
+                          <pic:cNvPr id="164691291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134671017" name="Picture">
+                  <wp:docPr id="1490639919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134671017" name="Picture"/>
+                          <pic:cNvPr id="1490639919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16716,57 +16716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901705628" name="Picture">
+                  <wp:docPr id="415026721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901705628" name="Picture"/>
+                          <pic:cNvPr id="415026721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17878,57 +17878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1149105093" name="Picture">
+                        <wp:docPr id="1466232195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1149105093" name="Picture"/>
+                                <pic:cNvPr id="1466232195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18853,57 +18853,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="118887295" name="Picture">
+                        <wp:docPr id="143970040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="118887295" name="Picture"/>
+                                <pic:cNvPr id="143970040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20272,57 +20272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683571597" name="Picture">
+                  <wp:docPr id="992430054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683571597" name="Picture"/>
+                          <pic:cNvPr id="992430054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20361,57 +20361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775790177" name="Picture">
+                  <wp:docPr id="464143101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775790177" name="Picture"/>
+                          <pic:cNvPr id="464143101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21050,57 +21050,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081354737" name="Picture">
+                  <wp:docPr id="790492314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081354737" name="Picture"/>
+                          <pic:cNvPr id="790492314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22138,57 +22138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892690463" name="Picture">
+                  <wp:docPr id="1204118299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892690463" name="Picture"/>
+                          <pic:cNvPr id="1204118299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22241,57 +22241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495505213" name="Picture">
+                  <wp:docPr id="1877137722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495505213" name="Picture"/>
+                          <pic:cNvPr id="1877137722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23714,57 +23714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886938523" name="Picture">
+                  <wp:docPr id="1111023804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886938523" name="Picture"/>
+                          <pic:cNvPr id="1111023804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26460,57 +26460,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077365380" name="Picture">
+                  <wp:docPr id="1328123944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077365380" name="Picture"/>
+                          <pic:cNvPr id="1328123944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26549,57 +26549,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934666660" name="Picture">
+                  <wp:docPr id="1242670193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934666660" name="Picture"/>
+                          <pic:cNvPr id="1242670193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27193,57 +27193,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305495197" name="Picture">
+                  <wp:docPr id="658541409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305495197" name="Picture"/>
+                          <pic:cNvPr id="658541409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28191,57 +28191,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994541102" name="Picture">
+                  <wp:docPr id="487108459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994541102" name="Picture"/>
+                          <pic:cNvPr id="487108459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28294,57 +28294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862832488" name="Picture">
+                  <wp:docPr id="2122388781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862832488" name="Picture"/>
+                          <pic:cNvPr id="2122388781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29671,57 +29671,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862233459" name="Picture">
+                  <wp:docPr id="972559793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862233459" name="Picture"/>
+                          <pic:cNvPr id="972559793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30814,57 +30814,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="345131169" name="Picture">
+                        <wp:docPr id="4219674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="345131169" name="Picture"/>
+                                <pic:cNvPr id="4219674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32175,57 +32175,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41623163" name="Picture">
+                  <wp:docPr id="2037168958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41623163" name="Picture"/>
+                          <pic:cNvPr id="2037168958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32264,57 +32264,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104866885" name="Picture">
+                  <wp:docPr id="76094314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104866885" name="Picture"/>
+                          <pic:cNvPr id="76094314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32908,57 +32908,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979137460" name="Picture">
+                  <wp:docPr id="1440477519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979137460" name="Picture"/>
+                          <pic:cNvPr id="1440477519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33906,57 +33906,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1929520493" name="Picture">
+                  <wp:docPr id="1513670580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1929520493" name="Picture"/>
+                          <pic:cNvPr id="1513670580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34009,57 +34009,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95899752" name="Picture">
+                  <wp:docPr id="201077330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95899752" name="Picture"/>
+                          <pic:cNvPr id="201077330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35386,57 +35386,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359367649" name="Picture">
+                  <wp:docPr id="2118215908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359367649" name="Picture"/>
+                          <pic:cNvPr id="2118215908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36529,57 +36529,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1764901356" name="Picture">
+                        <wp:docPr id="1612832345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1764901356" name="Picture"/>
+                                <pic:cNvPr id="1612832345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37897,57 +37897,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258571152" name="Picture">
+                  <wp:docPr id="753946316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258571152" name="Picture"/>
+                          <pic:cNvPr id="753946316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37986,57 +37986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256952464" name="Picture">
+                  <wp:docPr id="315417443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256952464" name="Picture"/>
+                          <pic:cNvPr id="315417443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38618,57 +38618,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825067264" name="Picture">
+                  <wp:docPr id="2087793781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825067264" name="Picture"/>
+                          <pic:cNvPr id="2087793781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39562,57 +39562,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447242585" name="Picture">
+                  <wp:docPr id="103298072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447242585" name="Picture"/>
+                          <pic:cNvPr id="103298072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39674,57 +39674,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879308386" name="Picture">
+                  <wp:docPr id="2007538087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879308386" name="Picture"/>
+                          <pic:cNvPr id="2007538087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41333,57 +41333,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800543230" name="Picture">
+                  <wp:docPr id="433214308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800543230" name="Picture"/>
+                          <pic:cNvPr id="433214308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42502,57 +42502,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936611111" name="Picture">
+                  <wp:docPr id="1238165093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936611111" name="Picture"/>
+                          <pic:cNvPr id="1238165093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42582,57 +42582,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484326239" name="Picture">
+                  <wp:docPr id="1360724351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484326239" name="Picture"/>
+                          <pic:cNvPr id="1360724351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43061,57 +43061,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325039577" name="Picture">
+                  <wp:docPr id="1398871190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325039577" name="Picture"/>
+                          <pic:cNvPr id="1398871190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44699,57 +44699,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991093430" name="Picture">
+                  <wp:docPr id="625484313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991093430" name="Picture"/>
+                          <pic:cNvPr id="625484313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44779,57 +44779,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447343281" name="Picture">
+                  <wp:docPr id="1720510683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447343281" name="Picture"/>
+                          <pic:cNvPr id="1720510683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45258,57 +45258,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334602145" name="Picture">
+                  <wp:docPr id="1538740924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334602145" name="Picture"/>
+                          <pic:cNvPr id="1538740924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47193,57 +47193,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094862407" name="Picture">
+                  <wp:docPr id="2084759326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094862407" name="Picture"/>
+                          <pic:cNvPr id="2084759326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47273,57 +47273,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591390681" name="Picture">
+                  <wp:docPr id="1819748194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591390681" name="Picture"/>
+                          <pic:cNvPr id="1819748194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47761,57 +47761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76259028" name="Picture">
+                  <wp:docPr id="61543610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76259028" name="Picture"/>
+                          <pic:cNvPr id="61543610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>