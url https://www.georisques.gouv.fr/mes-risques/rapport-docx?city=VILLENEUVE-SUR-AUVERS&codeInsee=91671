--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950600980" name="Picture">
+                  <wp:docPr id="1556899918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950600980" name="Picture"/>
+                          <pic:cNvPr id="1556899918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218917694" name="Picture">
+                  <wp:docPr id="1327023225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218917694" name="Picture"/>
+                          <pic:cNvPr id="1327023225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="867467321" name="Picture">
+                        <wp:docPr id="1224468573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="867467321" name="Picture"/>
+                                <pic:cNvPr id="1224468573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946836009" name="Picture">
+                  <wp:docPr id="158478080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946836009" name="Picture"/>
+                          <pic:cNvPr id="158478080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657261255" name="Picture">
+                  <wp:docPr id="1321633810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657261255" name="Picture"/>
+                          <pic:cNvPr id="1321633810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999094615" name="Picture">
+                  <wp:docPr id="1892458161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999094615" name="Picture"/>
+                          <pic:cNvPr id="1892458161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972682922" name="Picture">
+                  <wp:docPr id="1304974483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972682922" name="Picture"/>
+                          <pic:cNvPr id="1304974483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588833367" name="Picture">
+                  <wp:docPr id="305319827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588833367" name="Picture"/>
+                          <pic:cNvPr id="305319827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="275958443" name="Picture">
+                        <wp:docPr id="158463256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="275958443" name="Picture"/>
+                                <pic:cNvPr id="158463256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1043915922" name="Picture">
+                        <wp:docPr id="910862960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1043915922" name="Picture"/>
+                                <pic:cNvPr id="910862960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1500703972" name="Picture">
+                        <wp:docPr id="344812408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1500703972" name="Picture"/>
+                                <pic:cNvPr id="344812408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2065799565" name="Picture">
+                        <wp:docPr id="895731134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2065799565" name="Picture"/>
+                                <pic:cNvPr id="895731134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="64360143" name="Picture">
+                        <wp:docPr id="201097177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="64360143" name="Picture"/>
+                                <pic:cNvPr id="201097177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2022289598" name="Picture">
+                        <wp:docPr id="311236936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2022289598" name="Picture"/>
+                                <pic:cNvPr id="311236936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="921486773" name="Picture">
+                        <wp:docPr id="2033503654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="921486773" name="Picture"/>
+                                <pic:cNvPr id="2033503654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1672774886" name="Picture">
+                        <wp:docPr id="703315525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1672774886" name="Picture"/>
+                                <pic:cNvPr id="703315525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2138969390" name="Picture">
+                        <wp:docPr id="762660629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2138969390" name="Picture"/>
+                                <pic:cNvPr id="762660629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="590436069" name="Picture">
+                        <wp:docPr id="298332502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="590436069" name="Picture"/>
+                                <pic:cNvPr id="298332502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1503722872" name="Picture">
+                        <wp:docPr id="1485240415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1503722872" name="Picture"/>
+                                <pic:cNvPr id="1485240415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1653028531" name="Picture">
+                        <wp:docPr id="1893824824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1653028531" name="Picture"/>
+                                <pic:cNvPr id="1893824824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="957404120" name="Picture">
+                        <wp:docPr id="2081442100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="957404120" name="Picture"/>
+                                <pic:cNvPr id="2081442100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1690942367" name="Picture">
+                        <wp:docPr id="1635811358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1690942367" name="Picture"/>
+                                <pic:cNvPr id="1635811358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="973075829" name="Picture">
+                        <wp:docPr id="685545821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="973075829" name="Picture"/>
+                                <pic:cNvPr id="685545821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559737690" name="Picture">
+                  <wp:docPr id="2123521340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559737690" name="Picture"/>
+                          <pic:cNvPr id="2123521340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687570408" name="Picture">
+                  <wp:docPr id="763097645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687570408" name="Picture"/>
+                          <pic:cNvPr id="763097645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895014589" name="Picture">
+                  <wp:docPr id="1218213499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895014589" name="Picture"/>
+                          <pic:cNvPr id="1218213499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804345677" name="Picture">
+                  <wp:docPr id="1403037756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804345677" name="Picture"/>
+                          <pic:cNvPr id="1403037756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362276331" name="Picture">
+                  <wp:docPr id="1324168978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362276331" name="Picture"/>
+                          <pic:cNvPr id="1324168978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16512,57 +16512,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635142789" name="Picture">
+                  <wp:docPr id="260402265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635142789" name="Picture"/>
+                          <pic:cNvPr id="260402265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17684,57 +17684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="852394921" name="Picture">
+                        <wp:docPr id="92553041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="852394921" name="Picture"/>
+                                <pic:cNvPr id="92553041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18821,57 +18821,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="54831313" name="Picture">
+                        <wp:docPr id="73374871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="54831313" name="Picture"/>
+                                <pic:cNvPr id="73374871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20205,57 +20205,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709877652" name="Picture">
+                  <wp:docPr id="1885156524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709877652" name="Picture"/>
+                          <pic:cNvPr id="1885156524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20285,57 +20285,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254785180" name="Picture">
+                  <wp:docPr id="57613626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254785180" name="Picture"/>
+                          <pic:cNvPr id="57613626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20830,57 +20830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651181096" name="Picture">
+                  <wp:docPr id="342183172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651181096" name="Picture"/>
+                          <pic:cNvPr id="342183172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23170,57 +23170,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081465130" name="Picture">
+                  <wp:docPr id="1782124157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081465130" name="Picture"/>
+                          <pic:cNvPr id="1782124157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23259,57 +23259,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181786310" name="Picture">
+                  <wp:docPr id="1409971027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181786310" name="Picture"/>
+                          <pic:cNvPr id="1409971027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23903,57 +23903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107266904" name="Picture">
+                  <wp:docPr id="1935316102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107266904" name="Picture"/>
+                          <pic:cNvPr id="1935316102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24901,57 +24901,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284400341" name="Picture">
+                  <wp:docPr id="121892307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284400341" name="Picture"/>
+                          <pic:cNvPr id="121892307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25004,57 +25004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958698937" name="Picture">
+                  <wp:docPr id="1209883082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958698937" name="Picture"/>
+                          <pic:cNvPr id="1209883082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26383,57 +26383,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953125246" name="Picture">
+                  <wp:docPr id="445674585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953125246" name="Picture"/>
+                          <pic:cNvPr id="445674585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27508,57 +27508,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="624364543" name="Picture">
+                        <wp:docPr id="465734730" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="624364543" name="Picture"/>
+                                <pic:cNvPr id="465734730" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28411,57 +28411,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2051431895" name="Picture">
+                        <wp:docPr id="1312721127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2051431895" name="Picture"/>
+                                <pic:cNvPr id="1312721127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30017,57 +30017,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956871225" name="Picture">
+                  <wp:docPr id="196914154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956871225" name="Picture"/>
+                          <pic:cNvPr id="196914154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30106,57 +30106,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634988614" name="Picture">
+                  <wp:docPr id="660537257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634988614" name="Picture"/>
+                          <pic:cNvPr id="660537257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30750,57 +30750,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697545562" name="Picture">
+                  <wp:docPr id="496837141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697545562" name="Picture"/>
+                          <pic:cNvPr id="496837141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31748,57 +31748,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511325117" name="Picture">
+                  <wp:docPr id="917134774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511325117" name="Picture"/>
+                          <pic:cNvPr id="917134774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31851,57 +31851,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791987099" name="Picture">
+                  <wp:docPr id="589603888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791987099" name="Picture"/>
+                          <pic:cNvPr id="589603888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33232,57 +33232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133469912" name="Picture">
+                  <wp:docPr id="1107563671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133469912" name="Picture"/>
+                          <pic:cNvPr id="1107563671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34375,57 +34375,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1093718806" name="Picture">
+                        <wp:docPr id="1972639256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1093718806" name="Picture"/>
+                                <pic:cNvPr id="1972639256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35764,57 +35764,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868713218" name="Picture">
+                  <wp:docPr id="399905937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868713218" name="Picture"/>
+                          <pic:cNvPr id="399905937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35853,57 +35853,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166476792" name="Picture">
+                  <wp:docPr id="1273695800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166476792" name="Picture"/>
+                          <pic:cNvPr id="1273695800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36497,57 +36497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446145311" name="Picture">
+                  <wp:docPr id="1975402966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446145311" name="Picture"/>
+                          <pic:cNvPr id="1975402966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37495,57 +37495,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034587911" name="Picture">
+                  <wp:docPr id="1322988821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034587911" name="Picture"/>
+                          <pic:cNvPr id="1322988821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37598,57 +37598,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034509467" name="Picture">
+                  <wp:docPr id="641615012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034509467" name="Picture"/>
+                          <pic:cNvPr id="641615012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38975,57 +38975,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722038883" name="Picture">
+                  <wp:docPr id="783743238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722038883" name="Picture"/>
+                          <pic:cNvPr id="783743238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40118,57 +40118,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1276443485" name="Picture">
+                        <wp:docPr id="1744433772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1276443485" name="Picture"/>
+                                <pic:cNvPr id="1744433772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41479,57 +41479,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754843860" name="Picture">
+                  <wp:docPr id="2124306780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754843860" name="Picture"/>
+                          <pic:cNvPr id="2124306780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41568,57 +41568,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844187650" name="Picture">
+                  <wp:docPr id="1221145740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844187650" name="Picture"/>
+                          <pic:cNvPr id="1221145740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42212,57 +42212,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956324915" name="Picture">
+                  <wp:docPr id="1356591104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956324915" name="Picture"/>
+                          <pic:cNvPr id="1356591104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43210,57 +43210,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194338120" name="Picture">
+                  <wp:docPr id="1246189974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194338120" name="Picture"/>
+                          <pic:cNvPr id="1246189974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43313,57 +43313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135430491" name="Picture">
+                  <wp:docPr id="464099724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135430491" name="Picture"/>
+                          <pic:cNvPr id="464099724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44690,57 +44690,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706760200" name="Picture">
+                  <wp:docPr id="316033070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706760200" name="Picture"/>
+                          <pic:cNvPr id="316033070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45833,57 +45833,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1944786616" name="Picture">
+                        <wp:docPr id="1749274526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1944786616" name="Picture"/>
+                                <pic:cNvPr id="1749274526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47054,57 +47054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311587221" name="Picture">
+                  <wp:docPr id="1215589760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311587221" name="Picture"/>
+                          <pic:cNvPr id="1215589760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47125,57 +47125,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304169808" name="Picture">
+                  <wp:docPr id="725876305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304169808" name="Picture"/>
+                          <pic:cNvPr id="725876305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47539,57 +47539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309210439" name="Picture">
+                  <wp:docPr id="1711766226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309210439" name="Picture"/>
+                          <pic:cNvPr id="1711766226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>