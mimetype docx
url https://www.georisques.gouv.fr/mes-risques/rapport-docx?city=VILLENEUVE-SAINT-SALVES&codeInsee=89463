--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625767789" name="Picture">
+                  <wp:docPr id="2068365718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625767789" name="Picture"/>
+                          <pic:cNvPr id="2068365718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815442075" name="Picture">
+                  <wp:docPr id="605386604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815442075" name="Picture"/>
+                          <pic:cNvPr id="605386604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1719225867" name="Picture">
+                        <wp:docPr id="74612939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1719225867" name="Picture"/>
+                                <pic:cNvPr id="74612939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426120386" name="Picture">
+                  <wp:docPr id="3200694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426120386" name="Picture"/>
+                          <pic:cNvPr id="3200694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658397029" name="Picture">
+                  <wp:docPr id="1787369202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658397029" name="Picture"/>
+                          <pic:cNvPr id="1787369202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278123790" name="Picture">
+                  <wp:docPr id="1056945283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278123790" name="Picture"/>
+                          <pic:cNvPr id="1056945283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307122385" name="Picture">
+                  <wp:docPr id="1815469409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307122385" name="Picture"/>
+                          <pic:cNvPr id="1815469409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591452250" name="Picture">
+                  <wp:docPr id="1726516036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591452250" name="Picture"/>
+                          <pic:cNvPr id="1726516036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1097174156" name="Picture">
+                        <wp:docPr id="616149727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1097174156" name="Picture"/>
+                                <pic:cNvPr id="616149727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2041581351" name="Picture">
+                        <wp:docPr id="431204269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2041581351" name="Picture"/>
+                                <pic:cNvPr id="431204269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1383592147" name="Picture">
+                        <wp:docPr id="2053480608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1383592147" name="Picture"/>
+                                <pic:cNvPr id="2053480608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1115014037" name="Picture">
+                        <wp:docPr id="1329972511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1115014037" name="Picture"/>
+                                <pic:cNvPr id="1329972511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2059606085" name="Picture">
+                        <wp:docPr id="1485465573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2059606085" name="Picture"/>
+                                <pic:cNvPr id="1485465573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="32588710" name="Picture">
+                        <wp:docPr id="1761440045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="32588710" name="Picture"/>
+                                <pic:cNvPr id="1761440045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2143736868" name="Picture">
+                        <wp:docPr id="34346824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2143736868" name="Picture"/>
+                                <pic:cNvPr id="34346824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="762530179" name="Picture">
+                        <wp:docPr id="1247411230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="762530179" name="Picture"/>
+                                <pic:cNvPr id="1247411230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="947890120" name="Picture">
+                        <wp:docPr id="305181004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="947890120" name="Picture"/>
+                                <pic:cNvPr id="305181004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="226905391" name="Picture">
+                        <wp:docPr id="1213124326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="226905391" name="Picture"/>
+                                <pic:cNvPr id="1213124326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="113590662" name="Picture">
+                        <wp:docPr id="1694008181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="113590662" name="Picture"/>
+                                <pic:cNvPr id="1694008181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="996283686" name="Picture">
+                        <wp:docPr id="1980883833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="996283686" name="Picture"/>
+                                <pic:cNvPr id="1980883833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="230821252" name="Picture">
+                        <wp:docPr id="100361304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="230821252" name="Picture"/>
+                                <pic:cNvPr id="100361304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1678382065" name="Picture">
+                        <wp:docPr id="530905288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1678382065" name="Picture"/>
+                                <pic:cNvPr id="530905288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="386834318" name="Picture">
+                        <wp:docPr id="1374877645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="386834318" name="Picture"/>
+                                <pic:cNvPr id="1374877645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431354472" name="Picture">
+                  <wp:docPr id="843157654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431354472" name="Picture"/>
+                          <pic:cNvPr id="843157654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379936207" name="Picture">
+                  <wp:docPr id="58397484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379936207" name="Picture"/>
+                          <pic:cNvPr id="58397484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748338868" name="Picture">
+                  <wp:docPr id="1236021661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748338868" name="Picture"/>
+                          <pic:cNvPr id="1236021661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41996983" name="Picture">
+                  <wp:docPr id="1726341835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41996983" name="Picture"/>
+                          <pic:cNvPr id="1726341835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917513686" name="Picture">
+                  <wp:docPr id="1191233818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917513686" name="Picture"/>
+                          <pic:cNvPr id="1191233818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595248078" name="Picture">
+                  <wp:docPr id="1877657834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595248078" name="Picture"/>
+                          <pic:cNvPr id="1877657834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="582061327" name="Picture">
+                        <wp:docPr id="195104340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="582061327" name="Picture"/>
+                                <pic:cNvPr id="195104340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366546400" name="Picture">
+                  <wp:docPr id="332135406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366546400" name="Picture"/>
+                          <pic:cNvPr id="332135406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894800497" name="Picture">
+                  <wp:docPr id="1773347303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894800497" name="Picture"/>
+                          <pic:cNvPr id="1773347303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577549461" name="Picture">
+                  <wp:docPr id="1784893739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577549461" name="Picture"/>
+                          <pic:cNvPr id="1784893739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19784883" name="Picture">
+                  <wp:docPr id="1263465964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19784883" name="Picture"/>
+                          <pic:cNvPr id="1263465964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535192504" name="Picture">
+                  <wp:docPr id="1338897276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535192504" name="Picture"/>
+                          <pic:cNvPr id="1338897276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655290825" name="Picture">
+                  <wp:docPr id="1784581089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655290825" name="Picture"/>
+                          <pic:cNvPr id="1784581089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="761630991" name="Picture">
+                        <wp:docPr id="1964246168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="761630991" name="Picture"/>
+                                <pic:cNvPr id="1964246168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999224836" name="Picture">
+                  <wp:docPr id="1512336295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999224836" name="Picture"/>
+                          <pic:cNvPr id="1512336295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494550960" name="Picture">
+                  <wp:docPr id="1834676723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494550960" name="Picture"/>
+                          <pic:cNvPr id="1834676723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974875404" name="Picture">
+                  <wp:docPr id="1145888411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974875404" name="Picture"/>
+                          <pic:cNvPr id="1145888411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800557808" name="Picture">
+                  <wp:docPr id="307063113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800557808" name="Picture"/>
+                          <pic:cNvPr id="307063113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_21.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975887375" name="Picture">
+                  <wp:docPr id="696129309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975887375" name="Picture"/>
+                          <pic:cNvPr id="696129309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704763858" name="Picture">
+                  <wp:docPr id="1012257221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704763858" name="Picture"/>
+                          <pic:cNvPr id="1012257221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_20.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="199475232" name="Picture">
+                        <wp:docPr id="468305648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="199475232" name="Picture"/>
+                                <pic:cNvPr id="468305648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31395,57 +31395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646358655" name="Picture">
+                  <wp:docPr id="1510224280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646358655" name="Picture"/>
+                          <pic:cNvPr id="1510224280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31475,57 +31475,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863080527" name="Picture">
+                  <wp:docPr id="252686958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863080527" name="Picture"/>
+                          <pic:cNvPr id="252686958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32020,57 +32020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817113931" name="Picture">
+                  <wp:docPr id="1098919925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817113931" name="Picture"/>
+                          <pic:cNvPr id="1098919925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33767,57 +33767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113004432" name="Picture">
+                  <wp:docPr id="812559762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113004432" name="Picture"/>
+                          <pic:cNvPr id="812559762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33856,57 +33856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390320767" name="Picture">
+                  <wp:docPr id="1884406765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390320767" name="Picture"/>
+                          <pic:cNvPr id="1884406765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34536,57 +34536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140628184" name="Picture">
+                  <wp:docPr id="1437518467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140628184" name="Picture"/>
+                          <pic:cNvPr id="1437518467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35597,57 +35597,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116587144" name="Picture">
+                  <wp:docPr id="473747683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116587144" name="Picture"/>
+                          <pic:cNvPr id="473747683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_41.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35700,57 +35700,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353369618" name="Picture">
+                  <wp:docPr id="504554759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353369618" name="Picture"/>
+                          <pic:cNvPr id="504554759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37158,57 +37158,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589168812" name="Picture">
+                  <wp:docPr id="1642756189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589168812" name="Picture"/>
+                          <pic:cNvPr id="1642756189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_40.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38355,57 +38355,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="786478853" name="Picture">
+                        <wp:docPr id="180058524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="786478853" name="Picture"/>
+                                <pic:cNvPr id="180058524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41321,57 +41321,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746631950" name="Picture">
+                  <wp:docPr id="482459883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746631950" name="Picture"/>
+                          <pic:cNvPr id="482459883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41410,57 +41410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273788656" name="Picture">
+                  <wp:docPr id="1616766094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273788656" name="Picture"/>
+                          <pic:cNvPr id="1616766094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42054,57 +42054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612690967" name="Picture">
+                  <wp:docPr id="838538880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612690967" name="Picture"/>
+                          <pic:cNvPr id="838538880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43052,57 +43052,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659560039" name="Picture">
+                  <wp:docPr id="317709080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659560039" name="Picture"/>
+                          <pic:cNvPr id="317709080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43155,57 +43155,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637381223" name="Picture">
+                  <wp:docPr id="408151916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637381223" name="Picture"/>
+                          <pic:cNvPr id="408151916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44532,57 +44532,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1110896323" name="Picture">
+                  <wp:docPr id="978296026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1110896323" name="Picture"/>
+                          <pic:cNvPr id="978296026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45675,57 +45675,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1523583669" name="Picture">
+                        <wp:docPr id="1115281280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1523583669" name="Picture"/>
+                                <pic:cNvPr id="1115281280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46896,57 +46896,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803583962" name="Picture">
+                  <wp:docPr id="76954201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803583962" name="Picture"/>
+                          <pic:cNvPr id="76954201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46967,57 +46967,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861659513" name="Picture">
+                  <wp:docPr id="975932679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861659513" name="Picture"/>
+                          <pic:cNvPr id="975932679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47381,57 +47381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889341077" name="Picture">
+                  <wp:docPr id="2138374411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889341077" name="Picture"/>
+                          <pic:cNvPr id="2138374411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>