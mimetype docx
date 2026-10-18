--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037136456" name="Picture">
+                  <wp:docPr id="2132839685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037136456" name="Picture"/>
+                          <pic:cNvPr id="2132839685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217807839" name="Picture">
+                  <wp:docPr id="1613007934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217807839" name="Picture"/>
+                          <pic:cNvPr id="1613007934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="360832970" name="Picture">
+                        <wp:docPr id="1918637760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="360832970" name="Picture"/>
+                                <pic:cNvPr id="1918637760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862178501" name="Picture">
+                  <wp:docPr id="1833631798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862178501" name="Picture"/>
+                          <pic:cNvPr id="1833631798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059567226" name="Picture">
+                  <wp:docPr id="1518129629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059567226" name="Picture"/>
+                          <pic:cNvPr id="1518129629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="842292684" name="Picture">
+                  <wp:docPr id="1154218735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="842292684" name="Picture"/>
+                          <pic:cNvPr id="1154218735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188923808" name="Picture">
+                  <wp:docPr id="23645200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188923808" name="Picture"/>
+                          <pic:cNvPr id="23645200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769149226" name="Picture">
+                  <wp:docPr id="1841958012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769149226" name="Picture"/>
+                          <pic:cNvPr id="1841958012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1436617486" name="Picture">
+                        <wp:docPr id="961342643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1436617486" name="Picture"/>
+                                <pic:cNvPr id="961342643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="951651839" name="Picture">
+                        <wp:docPr id="1191782237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="951651839" name="Picture"/>
+                                <pic:cNvPr id="1191782237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="553385216" name="Picture">
+                        <wp:docPr id="970007820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="553385216" name="Picture"/>
+                                <pic:cNvPr id="970007820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="945044750" name="Picture">
+                        <wp:docPr id="457397760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="945044750" name="Picture"/>
+                                <pic:cNvPr id="457397760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1274748762" name="Picture">
+                        <wp:docPr id="2077510677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1274748762" name="Picture"/>
+                                <pic:cNvPr id="2077510677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1945116578" name="Picture">
+                        <wp:docPr id="1827248815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1945116578" name="Picture"/>
+                                <pic:cNvPr id="1827248815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="289468838" name="Picture">
+                        <wp:docPr id="878088289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="289468838" name="Picture"/>
+                                <pic:cNvPr id="878088289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1118510101" name="Picture">
+                        <wp:docPr id="209021667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1118510101" name="Picture"/>
+                                <pic:cNvPr id="209021667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1376039761" name="Picture">
+                        <wp:docPr id="1349088391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1376039761" name="Picture"/>
+                                <pic:cNvPr id="1349088391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1272330380" name="Picture">
+                        <wp:docPr id="2115957460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1272330380" name="Picture"/>
+                                <pic:cNvPr id="2115957460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1147292961" name="Picture">
+                        <wp:docPr id="552854662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1147292961" name="Picture"/>
+                                <pic:cNvPr id="552854662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1299493690" name="Picture">
+                        <wp:docPr id="1753989341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1299493690" name="Picture"/>
+                                <pic:cNvPr id="1753989341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11258,51 +11258,51 @@
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="400"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="28"/>
                       <w:b w:val="true"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">2 Risques technologiques identifiés : </w:t>
+                    <w:t xml:space="preserve">1 Risque technologique identifié : </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="140"/>
         </w:trPr>
@@ -11404,51 +11404,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="860"/>
+          <w:trHeight w:hRule="atLeast" w:val="800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="78431018" name="Picture">
+                        <wp:docPr id="808926516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="78431018" name="Picture"/>
+                                <pic:cNvPr id="808926516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11917,100 +11917,100 @@
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="22"/>
                       <w:b w:val="true"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">INSTALLATIONS INDUSTRIELLES CLASSÉES (ICPE)</w:t>
+                    <w:t xml:space="preserve">POLLUTION DES SOLS</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2064616283" name="Picture">
+                        <wp:docPr id="1835810550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2064616283" name="Picture"/>
+                                <pic:cNvPr id="1835810550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12295,51 +12295,51 @@
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="260"/>
+                <w:trHeight w:hRule="atLeast" w:val="180"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
@@ -12379,1546 +12379,121 @@
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="3"/>
+                  <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="448342833" name="Picture">
+                        <wp:docPr id="1477593313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="448342833" name="Picture"/>
+                                <pic:cNvPr id="1477593313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="20"/>
-[...1424 lines deleted...]
-              <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="80"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -14116,51 +12691,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="5520"/>
+          <w:trHeight w:hRule="exact" w:val="6580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -14696,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732175389" name="Picture">
+                  <wp:docPr id="502360221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732175389" name="Picture"/>
+                          <pic:cNvPr id="502360221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146036545" name="Picture">
+                  <wp:docPr id="412745118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146036545" name="Picture"/>
+                          <pic:cNvPr id="412745118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185311139" name="Picture">
+                  <wp:docPr id="1488623261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185311139" name="Picture"/>
+                          <pic:cNvPr id="1488623261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311448993" name="Picture">
+                  <wp:docPr id="977697282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311448993" name="Picture"/>
+                          <pic:cNvPr id="977697282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1940167715" name="Picture">
+                  <wp:docPr id="889371341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1940167715" name="Picture"/>
+                          <pic:cNvPr id="889371341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724195562" name="Picture">
+                  <wp:docPr id="843792978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724195562" name="Picture"/>
+                          <pic:cNvPr id="843792978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="74939446" name="Picture">
+                        <wp:docPr id="260524660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="74939446" name="Picture"/>
+                                <pic:cNvPr id="260524660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640583092" name="Picture">
+                  <wp:docPr id="1801455550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640583092" name="Picture"/>
+                          <pic:cNvPr id="1801455550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476102290" name="Picture">
+                  <wp:docPr id="1603354757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476102290" name="Picture"/>
+                          <pic:cNvPr id="1603354757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758644375" name="Picture">
+                  <wp:docPr id="1794143721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758644375" name="Picture"/>
+                          <pic:cNvPr id="1794143721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192218060" name="Picture">
+                  <wp:docPr id="1979865853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192218060" name="Picture"/>
+                          <pic:cNvPr id="1979865853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559272634" name="Picture">
+                  <wp:docPr id="1532673849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559272634" name="Picture"/>
+                          <pic:cNvPr id="1532673849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301786129" name="Picture">
+                  <wp:docPr id="1107047055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301786129" name="Picture"/>
+                          <pic:cNvPr id="1107047055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="209817449" name="Picture">
+                        <wp:docPr id="1680866737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="209817449" name="Picture"/>
+                                <pic:cNvPr id="1680866737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049654404" name="Picture">
+                  <wp:docPr id="1156043761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049654404" name="Picture"/>
+                          <pic:cNvPr id="1156043761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130516974" name="Picture">
+                  <wp:docPr id="391013305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130516974" name="Picture"/>
+                          <pic:cNvPr id="391013305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587606597" name="Picture">
+                  <wp:docPr id="144956731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587606597" name="Picture"/>
+                          <pic:cNvPr id="144956731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394083444" name="Picture">
+                  <wp:docPr id="1542911022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394083444" name="Picture"/>
+                          <pic:cNvPr id="1542911022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572551039" name="Picture">
+                  <wp:docPr id="78162989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572551039" name="Picture"/>
+                          <pic:cNvPr id="78162989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550590398" name="Picture">
+                  <wp:docPr id="611158430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550590398" name="Picture"/>
+                          <pic:cNvPr id="611158430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="657034253" name="Picture">
+                        <wp:docPr id="409334804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="657034253" name="Picture"/>
+                                <pic:cNvPr id="409334804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225395697" name="Picture">
+                  <wp:docPr id="1343008767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225395697" name="Picture"/>
+                          <pic:cNvPr id="1343008767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114382180" name="Picture">
+                  <wp:docPr id="430380884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114382180" name="Picture"/>
+                          <pic:cNvPr id="430380884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892042844" name="Picture">
+                  <wp:docPr id="1742863371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892042844" name="Picture"/>
+                          <pic:cNvPr id="1742863371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509009892" name="Picture">
+                  <wp:docPr id="1742046872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509009892" name="Picture"/>
+                          <pic:cNvPr id="1742046872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468611954" name="Picture">
+                  <wp:docPr id="219327522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468611954" name="Picture"/>
+                          <pic:cNvPr id="219327522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581670699" name="Picture">
+                  <wp:docPr id="245432310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581670699" name="Picture"/>
+                          <pic:cNvPr id="245432310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1163660999" name="Picture">
+                        <wp:docPr id="230678335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1163660999" name="Picture"/>
+                                <pic:cNvPr id="230678335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37488,5597 +36063,83 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="280"/>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="40"/>
-        <w:gridCol w:w="300"/>
-[...5512 lines deleted...]
-        <w:gridCol w:w="40"/>
         <w:gridCol w:w="1600"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="2100"/>
         <w:gridCol w:w="1000"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="200"/>
         <w:gridCol w:w="800"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="1780"/>
         <w:gridCol w:w="760"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="JR_PAGE_ANCHOR_0_8"/>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkStart w:id="7" w:name="JR_PAGE_ANCHOR_0_7"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -43315,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67506038" name="Picture">
+                  <wp:docPr id="1651557079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67506038" name="Picture"/>
+                          <pic:cNvPr id="1651557079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43404,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019412679" name="Picture">
+                  <wp:docPr id="298172289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019412679" name="Picture"/>
+                          <pic:cNvPr id="298172289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44036,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948043047" name="Picture">
+                  <wp:docPr id="1528259534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948043047" name="Picture"/>
+                          <pic:cNvPr id="1528259534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44980,61 +38041,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690830691" name="Picture">
+                  <wp:docPr id="476131756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690830691" name="Picture"/>
+                          <pic:cNvPr id="476131756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_7_13.jpg"/>
+                          <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -45092,61 +38153,61 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927709660" name="Picture">
+                  <wp:docPr id="1917193163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927709660" name="Picture"/>
+                          <pic:cNvPr id="1917193163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_7_7.png"/>
+                          <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -46751,61 +39812,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430788839" name="Picture">
+                  <wp:docPr id="761244126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430788839" name="Picture"/>
+                          <pic:cNvPr id="761244126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_7_12.png"/>
+                          <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -47729,52 +40790,52 @@
         <w:gridCol w:w="480"/>
         <w:gridCol w:w="1600"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="1240"/>
         <w:gridCol w:w="640"/>
         <w:gridCol w:w="400"/>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="JR_PAGE_ANCHOR_0_9"/>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkStart w:id="8" w:name="JR_PAGE_ANCHOR_0_8"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -47930,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864155923" name="Picture">
+                  <wp:docPr id="433674903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864155923" name="Picture"/>
+                          <pic:cNvPr id="433674903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48010,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016390667" name="Picture">
+                  <wp:docPr id="123416777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016390667" name="Picture"/>
+                          <pic:cNvPr id="123416777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48498,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223039559" name="Picture">
+                  <wp:docPr id="1363493835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223039559" name="Picture"/>
+                          <pic:cNvPr id="1363493835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -50772,52 +43833,52 @@
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
-      <w:bookmarkStart w:id="10" w:name="JR_PAGE_ANCHOR_0_10"/>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkStart w:id="9" w:name="JR_PAGE_ANCHOR_0_9"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="header1"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="400" w:right="400" w:bottom="40" w:left="400" w:header="0" w:footer="0" w:gutter="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
  </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
@@ -50989,72 +44050,50 @@
       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Table 1_CH">
     <w:name w:val="Table 1_CH"/>
     <w:qFormat/>
     <w:basedOn w:val="Style1"/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Table 1_TD">
     <w:name w:val="Table 1_TD"/>
     <w:qFormat/>
     <w:basedOn w:val="Style1"/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="tableRow">
-[...20 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|10">
@@ -51078,75 +44117,69 @@
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_11_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_1.png"/>
  <Relationship Id="img_0_1_11_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_3.png"/>
  <Relationship Id="img_0_1_11_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_2.png"/>
- <Relationship Id="img_0_1_12_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_12_1.png"/>
-[...1 lines deleted...]
- <Relationship Id="img_0_1_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_12_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
  <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_4_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13.png"/>
  <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
  <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
  <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
- <Relationship Id="img_0_6_16.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_16.jpg"/>
+ <Relationship Id="img_0_6_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.jpg"/>
  <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
- <Relationship Id="img_0_6_15.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_15.png"/>
-[...2 lines deleted...]
- <Relationship Id="img_0_7_12.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_12.png"/>
+ <Relationship Id="img_0_6_12.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
 </coreProperties>