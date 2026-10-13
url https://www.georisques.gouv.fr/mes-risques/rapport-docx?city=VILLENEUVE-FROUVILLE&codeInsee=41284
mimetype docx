--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703003894" name="Picture">
+                  <wp:docPr id="687773029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703003894" name="Picture"/>
+                          <pic:cNvPr id="687773029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268354005" name="Picture">
+                  <wp:docPr id="1256869978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268354005" name="Picture"/>
+                          <pic:cNvPr id="1256869978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="411648402" name="Picture">
+                        <wp:docPr id="978957837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="411648402" name="Picture"/>
+                                <pic:cNvPr id="978957837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934046591" name="Picture">
+                  <wp:docPr id="2058949124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934046591" name="Picture"/>
+                          <pic:cNvPr id="2058949124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749317214" name="Picture">
+                  <wp:docPr id="10520576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749317214" name="Picture"/>
+                          <pic:cNvPr id="10520576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280587487" name="Picture">
+                  <wp:docPr id="1210977579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280587487" name="Picture"/>
+                          <pic:cNvPr id="1210977579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836538422" name="Picture">
+                  <wp:docPr id="207765046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836538422" name="Picture"/>
+                          <pic:cNvPr id="207765046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531557827" name="Picture">
+                  <wp:docPr id="558522200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531557827" name="Picture"/>
+                          <pic:cNvPr id="558522200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="610265754" name="Picture">
+                        <wp:docPr id="1079295624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="610265754" name="Picture"/>
+                                <pic:cNvPr id="1079295624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="582873803" name="Picture">
+                        <wp:docPr id="753821310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="582873803" name="Picture"/>
+                                <pic:cNvPr id="753821310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1743160530" name="Picture">
+                        <wp:docPr id="652100225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1743160530" name="Picture"/>
+                                <pic:cNvPr id="652100225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="928716715" name="Picture">
+                        <wp:docPr id="1988544457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="928716715" name="Picture"/>
+                                <pic:cNvPr id="1988544457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1815158719" name="Picture">
+                        <wp:docPr id="210268505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1815158719" name="Picture"/>
+                                <pic:cNvPr id="210268505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="743112125" name="Picture">
+                        <wp:docPr id="339965996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="743112125" name="Picture"/>
+                                <pic:cNvPr id="339965996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1580905629" name="Picture">
+                        <wp:docPr id="190637103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1580905629" name="Picture"/>
+                                <pic:cNvPr id="190637103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1717698072" name="Picture">
+                        <wp:docPr id="1493753533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1717698072" name="Picture"/>
+                                <pic:cNvPr id="1493753533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="163852435" name="Picture">
+                        <wp:docPr id="1400875129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="163852435" name="Picture"/>
+                                <pic:cNvPr id="1400875129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="295654474" name="Picture">
+                        <wp:docPr id="1837132058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="295654474" name="Picture"/>
+                                <pic:cNvPr id="1837132058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="843068129" name="Picture">
+                        <wp:docPr id="409107136" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="843068129" name="Picture"/>
+                                <pic:cNvPr id="409107136" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1022724643" name="Picture">
+                        <wp:docPr id="1675894761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1022724643" name="Picture"/>
+                                <pic:cNvPr id="1675894761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="35338842" name="Picture">
+                        <wp:docPr id="292142367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="35338842" name="Picture"/>
+                                <pic:cNvPr id="292142367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2042476759" name="Picture">
+                        <wp:docPr id="258846354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2042476759" name="Picture"/>
+                                <pic:cNvPr id="258846354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="344736959" name="Picture">
+                        <wp:docPr id="1095301034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="344736959" name="Picture"/>
+                                <pic:cNvPr id="1095301034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175543578" name="Picture">
+                  <wp:docPr id="1060586425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175543578" name="Picture"/>
+                          <pic:cNvPr id="1060586425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1512494621" name="Picture">
+                  <wp:docPr id="557062495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1512494621" name="Picture"/>
+                          <pic:cNvPr id="557062495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031843980" name="Picture">
+                  <wp:docPr id="1775106246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031843980" name="Picture"/>
+                          <pic:cNvPr id="1775106246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143081589" name="Picture">
+                  <wp:docPr id="215441315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143081589" name="Picture"/>
+                          <pic:cNvPr id="215441315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860298194" name="Picture">
+                  <wp:docPr id="2109430006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860298194" name="Picture"/>
+                          <pic:cNvPr id="2109430006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773079022" name="Picture">
+                  <wp:docPr id="1915180557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773079022" name="Picture"/>
+                          <pic:cNvPr id="1915180557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1226950256" name="Picture">
+                        <wp:docPr id="1072458721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1226950256" name="Picture"/>
+                                <pic:cNvPr id="1072458721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662219417" name="Picture">
+                  <wp:docPr id="181225691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662219417" name="Picture"/>
+                          <pic:cNvPr id="181225691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030523889" name="Picture">
+                  <wp:docPr id="1347492826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030523889" name="Picture"/>
+                          <pic:cNvPr id="1347492826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058995818" name="Picture">
+                  <wp:docPr id="213832018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058995818" name="Picture"/>
+                          <pic:cNvPr id="213832018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786670714" name="Picture">
+                  <wp:docPr id="2045411714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786670714" name="Picture"/>
+                          <pic:cNvPr id="2045411714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521823462" name="Picture">
+                  <wp:docPr id="797651112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521823462" name="Picture"/>
+                          <pic:cNvPr id="797651112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128338382" name="Picture">
+                  <wp:docPr id="1370156299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128338382" name="Picture"/>
+                          <pic:cNvPr id="1370156299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="475587731" name="Picture">
+                        <wp:docPr id="1572042064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="475587731" name="Picture"/>
+                                <pic:cNvPr id="1572042064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801160181" name="Picture">
+                  <wp:docPr id="1520256803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801160181" name="Picture"/>
+                          <pic:cNvPr id="1520256803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698838947" name="Picture">
+                  <wp:docPr id="929210441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698838947" name="Picture"/>
+                          <pic:cNvPr id="929210441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059795552" name="Picture">
+                  <wp:docPr id="785986510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059795552" name="Picture"/>
+                          <pic:cNvPr id="785986510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373139715" name="Picture">
+                  <wp:docPr id="78025947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373139715" name="Picture"/>
+                          <pic:cNvPr id="78025947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787809849" name="Picture">
+                  <wp:docPr id="188854037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787809849" name="Picture"/>
+                          <pic:cNvPr id="188854037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990235269" name="Picture">
+                  <wp:docPr id="1478981642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990235269" name="Picture"/>
+                          <pic:cNvPr id="1478981642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1812837007" name="Picture">
+                        <wp:docPr id="1274986703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1812837007" name="Picture"/>
+                                <pic:cNvPr id="1274986703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31562,57 +31562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885995586" name="Picture">
+                  <wp:docPr id="287789208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885995586" name="Picture"/>
+                          <pic:cNvPr id="287789208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31633,57 +31633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903316746" name="Picture">
+                  <wp:docPr id="753013451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903316746" name="Picture"/>
+                          <pic:cNvPr id="753013451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32112,57 +32112,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239282052" name="Picture">
+                  <wp:docPr id="1863563610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239282052" name="Picture"/>
+                          <pic:cNvPr id="1863563610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33404,57 +33404,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403887510" name="Picture">
+                  <wp:docPr id="34443796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403887510" name="Picture"/>
+                          <pic:cNvPr id="34443796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33493,57 +33493,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268090903" name="Picture">
+                  <wp:docPr id="1881547366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268090903" name="Picture"/>
+                          <pic:cNvPr id="1881547366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34137,57 +34137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240044766" name="Picture">
+                  <wp:docPr id="155573364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240044766" name="Picture"/>
+                          <pic:cNvPr id="155573364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35135,57 +35135,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280401041" name="Picture">
+                  <wp:docPr id="1146788069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280401041" name="Picture"/>
+                          <pic:cNvPr id="1146788069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35238,57 +35238,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628584172" name="Picture">
+                  <wp:docPr id="1222721222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628584172" name="Picture"/>
+                          <pic:cNvPr id="1222721222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36615,57 +36615,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88090466" name="Picture">
+                  <wp:docPr id="1902959451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88090466" name="Picture"/>
+                          <pic:cNvPr id="1902959451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37758,57 +37758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="66394715" name="Picture">
+                        <wp:docPr id="1556256330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="66394715" name="Picture"/>
+                                <pic:cNvPr id="1556256330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39119,57 +39119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="118118000" name="Picture">
+                  <wp:docPr id="1264789642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="118118000" name="Picture"/>
+                          <pic:cNvPr id="1264789642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39208,57 +39208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608825509" name="Picture">
+                  <wp:docPr id="769311332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608825509" name="Picture"/>
+                          <pic:cNvPr id="769311332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39852,57 +39852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899506578" name="Picture">
+                  <wp:docPr id="1966788411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899506578" name="Picture"/>
+                          <pic:cNvPr id="1966788411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40850,57 +40850,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965630639" name="Picture">
+                  <wp:docPr id="422642845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965630639" name="Picture"/>
+                          <pic:cNvPr id="422642845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40953,57 +40953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710500781" name="Picture">
+                  <wp:docPr id="1855885714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710500781" name="Picture"/>
+                          <pic:cNvPr id="1855885714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42330,57 +42330,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921565400" name="Picture">
+                  <wp:docPr id="1106288217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921565400" name="Picture"/>
+                          <pic:cNvPr id="1106288217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43473,57 +43473,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1074827085" name="Picture">
+                        <wp:docPr id="387966217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1074827085" name="Picture"/>
+                                <pic:cNvPr id="387966217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44744,57 +44744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769346703" name="Picture">
+                  <wp:docPr id="812872648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769346703" name="Picture"/>
+                          <pic:cNvPr id="812872648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44824,57 +44824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406469401" name="Picture">
+                  <wp:docPr id="1924425722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406469401" name="Picture"/>
+                          <pic:cNvPr id="1924425722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45303,57 +45303,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508998237" name="Picture">
+                  <wp:docPr id="619521001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508998237" name="Picture"/>
+                          <pic:cNvPr id="619521001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46898,57 +46898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433666704" name="Picture">
+                  <wp:docPr id="1287419214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433666704" name="Picture"/>
+                          <pic:cNvPr id="1287419214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46969,57 +46969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349658689" name="Picture">
+                  <wp:docPr id="493244564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349658689" name="Picture"/>
+                          <pic:cNvPr id="493244564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47383,57 +47383,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36939142" name="Picture">
+                  <wp:docPr id="1348065978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36939142" name="Picture"/>
+                          <pic:cNvPr id="1348065978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>