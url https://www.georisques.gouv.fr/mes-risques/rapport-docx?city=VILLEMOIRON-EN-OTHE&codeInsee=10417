--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803445006" name="Picture">
+                  <wp:docPr id="1745495721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803445006" name="Picture"/>
+                          <pic:cNvPr id="1745495721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431275524" name="Picture">
+                  <wp:docPr id="1796782760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431275524" name="Picture"/>
+                          <pic:cNvPr id="1796782760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="583482293" name="Picture">
+                        <wp:docPr id="2116915681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="583482293" name="Picture"/>
+                                <pic:cNvPr id="2116915681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274216309" name="Picture">
+                  <wp:docPr id="390440896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274216309" name="Picture"/>
+                          <pic:cNvPr id="390440896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884859338" name="Picture">
+                  <wp:docPr id="2055361766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884859338" name="Picture"/>
+                          <pic:cNvPr id="2055361766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622305459" name="Picture">
+                  <wp:docPr id="678592876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622305459" name="Picture"/>
+                          <pic:cNvPr id="678592876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87848003" name="Picture">
+                  <wp:docPr id="1777195340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87848003" name="Picture"/>
+                          <pic:cNvPr id="1777195340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38900864" name="Picture">
+                  <wp:docPr id="811236300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38900864" name="Picture"/>
+                          <pic:cNvPr id="811236300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="223321068" name="Picture">
+                        <wp:docPr id="1385366925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="223321068" name="Picture"/>
+                                <pic:cNvPr id="1385366925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1670603727" name="Picture">
+                        <wp:docPr id="2118532871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1670603727" name="Picture"/>
+                                <pic:cNvPr id="2118532871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="332243050" name="Picture">
+                        <wp:docPr id="1212607367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="332243050" name="Picture"/>
+                                <pic:cNvPr id="1212607367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1181203923" name="Picture">
+                        <wp:docPr id="1849784359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1181203923" name="Picture"/>
+                                <pic:cNvPr id="1849784359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="374892956" name="Picture">
+                        <wp:docPr id="1930281074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="374892956" name="Picture"/>
+                                <pic:cNvPr id="1930281074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1665024236" name="Picture">
+                        <wp:docPr id="426049656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1665024236" name="Picture"/>
+                                <pic:cNvPr id="426049656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1260509397" name="Picture">
+                        <wp:docPr id="488815882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1260509397" name="Picture"/>
+                                <pic:cNvPr id="488815882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="126733981" name="Picture">
+                        <wp:docPr id="321776658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="126733981" name="Picture"/>
+                                <pic:cNvPr id="321776658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355351701" name="Picture">
+                        <wp:docPr id="1912932190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355351701" name="Picture"/>
+                                <pic:cNvPr id="1912932190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1592834182" name="Picture">
+                        <wp:docPr id="50328845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1592834182" name="Picture"/>
+                                <pic:cNvPr id="50328845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889218969" name="Picture">
+                        <wp:docPr id="173450524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889218969" name="Picture"/>
+                                <pic:cNvPr id="173450524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="537540677" name="Picture">
+                        <wp:docPr id="451911102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="537540677" name="Picture"/>
+                                <pic:cNvPr id="451911102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="7543781" name="Picture">
+                        <wp:docPr id="1221114446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="7543781" name="Picture"/>
+                                <pic:cNvPr id="1221114446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1383312048" name="Picture">
+                        <wp:docPr id="1288827291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1383312048" name="Picture"/>
+                                <pic:cNvPr id="1288827291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="455993928" name="Picture">
+                        <wp:docPr id="239229372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="455993928" name="Picture"/>
+                                <pic:cNvPr id="239229372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448352905" name="Picture">
+                  <wp:docPr id="1512567959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448352905" name="Picture"/>
+                          <pic:cNvPr id="1512567959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106369735" name="Picture">
+                  <wp:docPr id="2119660660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106369735" name="Picture"/>
+                          <pic:cNvPr id="2119660660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995786729" name="Picture">
+                  <wp:docPr id="737210189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995786729" name="Picture"/>
+                          <pic:cNvPr id="737210189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432391999" name="Picture">
+                  <wp:docPr id="59507892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432391999" name="Picture"/>
+                          <pic:cNvPr id="59507892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740371276" name="Picture">
+                  <wp:docPr id="1603266986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740371276" name="Picture"/>
+                          <pic:cNvPr id="1603266986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635208089" name="Picture">
+                  <wp:docPr id="1689778777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635208089" name="Picture"/>
+                          <pic:cNvPr id="1689778777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1170084982" name="Picture">
+                        <wp:docPr id="1827058794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1170084982" name="Picture"/>
+                                <pic:cNvPr id="1827058794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462658337" name="Picture">
+                  <wp:docPr id="1166966515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462658337" name="Picture"/>
+                          <pic:cNvPr id="1166966515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005454570" name="Picture">
+                  <wp:docPr id="2109760321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005454570" name="Picture"/>
+                          <pic:cNvPr id="2109760321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109420489" name="Picture">
+                  <wp:docPr id="618454391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109420489" name="Picture"/>
+                          <pic:cNvPr id="618454391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059697042" name="Picture">
+                  <wp:docPr id="511020975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059697042" name="Picture"/>
+                          <pic:cNvPr id="511020975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873894283" name="Picture">
+                  <wp:docPr id="2020929706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873894283" name="Picture"/>
+                          <pic:cNvPr id="2020929706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141141981" name="Picture">
+                  <wp:docPr id="1717818319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141141981" name="Picture"/>
+                          <pic:cNvPr id="1717818319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="93338053" name="Picture">
+                        <wp:docPr id="1720130134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="93338053" name="Picture"/>
+                                <pic:cNvPr id="1720130134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665145954" name="Picture">
+                  <wp:docPr id="1653546341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665145954" name="Picture"/>
+                          <pic:cNvPr id="1653546341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675719326" name="Picture">
+                  <wp:docPr id="253539616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675719326" name="Picture"/>
+                          <pic:cNvPr id="253539616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170687542" name="Picture">
+                  <wp:docPr id="541454344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170687542" name="Picture"/>
+                          <pic:cNvPr id="541454344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975008363" name="Picture">
+                  <wp:docPr id="1427933438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975008363" name="Picture"/>
+                          <pic:cNvPr id="1427933438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699143916" name="Picture">
+                  <wp:docPr id="1036633323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699143916" name="Picture"/>
+                          <pic:cNvPr id="1036633323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020818436" name="Picture">
+                  <wp:docPr id="1151667953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020818436" name="Picture"/>
+                          <pic:cNvPr id="1151667953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2095033359" name="Picture">
+                        <wp:docPr id="219006648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2095033359" name="Picture"/>
+                                <pic:cNvPr id="219006648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31953,57 +31953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981842485" name="Picture">
+                  <wp:docPr id="323965015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981842485" name="Picture"/>
+                          <pic:cNvPr id="323965015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32024,57 +32024,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116498963" name="Picture">
+                  <wp:docPr id="690401018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116498963" name="Picture"/>
+                          <pic:cNvPr id="690401018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32503,57 +32503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140750348" name="Picture">
+                  <wp:docPr id="1249740128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140750348" name="Picture"/>
+                          <pic:cNvPr id="1249740128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33795,57 +33795,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500206157" name="Picture">
+                  <wp:docPr id="594321843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500206157" name="Picture"/>
+                          <pic:cNvPr id="594321843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33884,57 +33884,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507209437" name="Picture">
+                  <wp:docPr id="1067551322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507209437" name="Picture"/>
+                          <pic:cNvPr id="1067551322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34528,57 +34528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730324532" name="Picture">
+                  <wp:docPr id="433147467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730324532" name="Picture"/>
+                          <pic:cNvPr id="433147467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35526,57 +35526,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902477856" name="Picture">
+                  <wp:docPr id="142535607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902477856" name="Picture"/>
+                          <pic:cNvPr id="142535607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35629,57 +35629,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801283740" name="Picture">
+                  <wp:docPr id="458007629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801283740" name="Picture"/>
+                          <pic:cNvPr id="458007629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37006,57 +37006,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291845996" name="Picture">
+                  <wp:docPr id="1306523662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291845996" name="Picture"/>
+                          <pic:cNvPr id="1306523662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38149,57 +38149,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="205781027" name="Picture">
+                        <wp:docPr id="675602910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="205781027" name="Picture"/>
+                                <pic:cNvPr id="675602910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39510,57 +39510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090884518" name="Picture">
+                  <wp:docPr id="451502928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090884518" name="Picture"/>
+                          <pic:cNvPr id="451502928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39599,57 +39599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561700248" name="Picture">
+                  <wp:docPr id="1408648650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561700248" name="Picture"/>
+                          <pic:cNvPr id="1408648650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40243,57 +40243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116244305" name="Picture">
+                  <wp:docPr id="467649042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116244305" name="Picture"/>
+                          <pic:cNvPr id="467649042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41241,57 +41241,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273267688" name="Picture">
+                  <wp:docPr id="19151127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273267688" name="Picture"/>
+                          <pic:cNvPr id="19151127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41344,57 +41344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766344283" name="Picture">
+                  <wp:docPr id="831292684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766344283" name="Picture"/>
+                          <pic:cNvPr id="831292684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42721,57 +42721,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371180069" name="Picture">
+                  <wp:docPr id="1026961055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371180069" name="Picture"/>
+                          <pic:cNvPr id="1026961055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43864,57 +43864,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1243345873" name="Picture">
+                        <wp:docPr id="1385575302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1243345873" name="Picture"/>
+                                <pic:cNvPr id="1385575302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45135,57 +45135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198025395" name="Picture">
+                  <wp:docPr id="1546857678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198025395" name="Picture"/>
+                          <pic:cNvPr id="1546857678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45215,57 +45215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016716220" name="Picture">
+                  <wp:docPr id="1844860218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016716220" name="Picture"/>
+                          <pic:cNvPr id="1844860218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45694,57 +45694,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694889708" name="Picture">
+                  <wp:docPr id="1970163132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694889708" name="Picture"/>
+                          <pic:cNvPr id="1970163132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47429,57 +47429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707833119" name="Picture">
+                  <wp:docPr id="423683165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707833119" name="Picture"/>
+                          <pic:cNvPr id="423683165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47500,57 +47500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1485227998" name="Picture">
+                  <wp:docPr id="1186999754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1485227998" name="Picture"/>
+                          <pic:cNvPr id="1186999754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47914,57 +47914,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318695604" name="Picture">
+                  <wp:docPr id="1103399683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318695604" name="Picture"/>
+                          <pic:cNvPr id="1103399683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>