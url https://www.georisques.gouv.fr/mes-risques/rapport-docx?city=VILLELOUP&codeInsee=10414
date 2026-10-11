--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953993684" name="Picture">
+                  <wp:docPr id="268527574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953993684" name="Picture"/>
+                          <pic:cNvPr id="268527574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540169038" name="Picture">
+                  <wp:docPr id="1263936581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540169038" name="Picture"/>
+                          <pic:cNvPr id="1263936581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1803626770" name="Picture">
+                        <wp:docPr id="784296625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1803626770" name="Picture"/>
+                                <pic:cNvPr id="784296625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223236096" name="Picture">
+                  <wp:docPr id="1181852763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223236096" name="Picture"/>
+                          <pic:cNvPr id="1181852763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272455466" name="Picture">
+                  <wp:docPr id="2006256207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272455466" name="Picture"/>
+                          <pic:cNvPr id="2006256207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951953261" name="Picture">
+                  <wp:docPr id="1294579671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951953261" name="Picture"/>
+                          <pic:cNvPr id="1294579671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622051726" name="Picture">
+                  <wp:docPr id="1876859892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622051726" name="Picture"/>
+                          <pic:cNvPr id="1876859892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671656923" name="Picture">
+                  <wp:docPr id="1824491680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671656923" name="Picture"/>
+                          <pic:cNvPr id="1824491680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1482312748" name="Picture">
+                        <wp:docPr id="270041787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1482312748" name="Picture"/>
+                                <pic:cNvPr id="270041787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="30847175" name="Picture">
+                        <wp:docPr id="539924452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="30847175" name="Picture"/>
+                                <pic:cNvPr id="539924452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="513571828" name="Picture">
+                        <wp:docPr id="147055142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="513571828" name="Picture"/>
+                                <pic:cNvPr id="147055142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1710278213" name="Picture">
+                        <wp:docPr id="681453272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1710278213" name="Picture"/>
+                                <pic:cNvPr id="681453272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1526062241" name="Picture">
+                        <wp:docPr id="497469723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1526062241" name="Picture"/>
+                                <pic:cNvPr id="497469723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1917826563" name="Picture">
+                        <wp:docPr id="377202993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1917826563" name="Picture"/>
+                                <pic:cNvPr id="377202993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2039412924" name="Picture">
+                        <wp:docPr id="2069300586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2039412924" name="Picture"/>
+                                <pic:cNvPr id="2069300586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1851262541" name="Picture">
+                        <wp:docPr id="398713448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1851262541" name="Picture"/>
+                                <pic:cNvPr id="398713448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="124693727" name="Picture">
+                        <wp:docPr id="738893053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="124693727" name="Picture"/>
+                                <pic:cNvPr id="738893053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1303282707" name="Picture">
+                        <wp:docPr id="1403729461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1303282707" name="Picture"/>
+                                <pic:cNvPr id="1403729461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="87190281" name="Picture">
+                        <wp:docPr id="28549134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="87190281" name="Picture"/>
+                                <pic:cNvPr id="28549134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1991710662" name="Picture">
+                        <wp:docPr id="1522704065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1991710662" name="Picture"/>
+                                <pic:cNvPr id="1522704065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579801990" name="Picture">
+                        <wp:docPr id="1869095977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579801990" name="Picture"/>
+                                <pic:cNvPr id="1869095977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1519772417" name="Picture">
+                        <wp:docPr id="514271084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1519772417" name="Picture"/>
+                                <pic:cNvPr id="514271084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1926043910" name="Picture">
+                        <wp:docPr id="688034228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1926043910" name="Picture"/>
+                                <pic:cNvPr id="688034228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386354247" name="Picture">
+                  <wp:docPr id="484320952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386354247" name="Picture"/>
+                          <pic:cNvPr id="484320952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561381893" name="Picture">
+                  <wp:docPr id="1962041558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561381893" name="Picture"/>
+                          <pic:cNvPr id="1962041558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963887303" name="Picture">
+                  <wp:docPr id="1672228161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963887303" name="Picture"/>
+                          <pic:cNvPr id="1672228161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163426716" name="Picture">
+                  <wp:docPr id="1106866871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163426716" name="Picture"/>
+                          <pic:cNvPr id="1106866871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624512589" name="Picture">
+                  <wp:docPr id="225048670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624512589" name="Picture"/>
+                          <pic:cNvPr id="225048670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283260577" name="Picture">
+                  <wp:docPr id="309705744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283260577" name="Picture"/>
+                          <pic:cNvPr id="309705744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1078134237" name="Picture">
+                        <wp:docPr id="1413171882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1078134237" name="Picture"/>
+                                <pic:cNvPr id="1413171882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121595728" name="Picture">
+                  <wp:docPr id="1045602682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121595728" name="Picture"/>
+                          <pic:cNvPr id="1045602682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537456654" name="Picture">
+                  <wp:docPr id="697693505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537456654" name="Picture"/>
+                          <pic:cNvPr id="697693505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60170570" name="Picture">
+                  <wp:docPr id="670401731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60170570" name="Picture"/>
+                          <pic:cNvPr id="670401731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121531327" name="Picture">
+                  <wp:docPr id="24536359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121531327" name="Picture"/>
+                          <pic:cNvPr id="24536359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010863754" name="Picture">
+                  <wp:docPr id="1199174864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010863754" name="Picture"/>
+                          <pic:cNvPr id="1199174864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056840676" name="Picture">
+                  <wp:docPr id="265823504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056840676" name="Picture"/>
+                          <pic:cNvPr id="265823504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="509293815" name="Picture">
+                        <wp:docPr id="322564523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="509293815" name="Picture"/>
+                                <pic:cNvPr id="322564523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879211129" name="Picture">
+                  <wp:docPr id="2051716974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879211129" name="Picture"/>
+                          <pic:cNvPr id="2051716974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123660662" name="Picture">
+                  <wp:docPr id="1017081897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123660662" name="Picture"/>
+                          <pic:cNvPr id="1017081897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607529962" name="Picture">
+                  <wp:docPr id="1017212285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607529962" name="Picture"/>
+                          <pic:cNvPr id="1017212285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88583673" name="Picture">
+                  <wp:docPr id="934845612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88583673" name="Picture"/>
+                          <pic:cNvPr id="934845612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835422885" name="Picture">
+                  <wp:docPr id="1943348675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835422885" name="Picture"/>
+                          <pic:cNvPr id="1943348675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105873881" name="Picture">
+                  <wp:docPr id="12836800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105873881" name="Picture"/>
+                          <pic:cNvPr id="12836800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="665248933" name="Picture">
+                        <wp:docPr id="1424863897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="665248933" name="Picture"/>
+                                <pic:cNvPr id="1424863897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31943,57 +31943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97508526" name="Picture">
+                  <wp:docPr id="1431194647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97508526" name="Picture"/>
+                          <pic:cNvPr id="1431194647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32014,57 +32014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210908904" name="Picture">
+                  <wp:docPr id="1905687653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210908904" name="Picture"/>
+                          <pic:cNvPr id="1905687653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32482,57 +32482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488868996" name="Picture">
+                  <wp:docPr id="1213624756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488868996" name="Picture"/>
+                          <pic:cNvPr id="1213624756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33641,57 +33641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665420964" name="Picture">
+                  <wp:docPr id="685256226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665420964" name="Picture"/>
+                          <pic:cNvPr id="685256226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33730,57 +33730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137588324" name="Picture">
+                  <wp:docPr id="1785666056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137588324" name="Picture"/>
+                          <pic:cNvPr id="1785666056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34374,57 +34374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777224943" name="Picture">
+                  <wp:docPr id="298786080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777224943" name="Picture"/>
+                          <pic:cNvPr id="298786080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35372,57 +35372,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796538427" name="Picture">
+                  <wp:docPr id="744314432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796538427" name="Picture"/>
+                          <pic:cNvPr id="744314432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35475,57 +35475,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046928043" name="Picture">
+                  <wp:docPr id="2130560896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046928043" name="Picture"/>
+                          <pic:cNvPr id="2130560896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36852,57 +36852,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974346539" name="Picture">
+                  <wp:docPr id="1943767258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974346539" name="Picture"/>
+                          <pic:cNvPr id="1943767258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37995,57 +37995,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1383165989" name="Picture">
+                        <wp:docPr id="905547335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1383165989" name="Picture"/>
+                                <pic:cNvPr id="905547335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39356,57 +39356,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921757505" name="Picture">
+                  <wp:docPr id="441146746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921757505" name="Picture"/>
+                          <pic:cNvPr id="441146746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39445,57 +39445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001601096" name="Picture">
+                  <wp:docPr id="762438517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001601096" name="Picture"/>
+                          <pic:cNvPr id="762438517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40089,57 +40089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590108169" name="Picture">
+                  <wp:docPr id="786605439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590108169" name="Picture"/>
+                          <pic:cNvPr id="786605439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41087,57 +41087,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506692683" name="Picture">
+                  <wp:docPr id="1575218580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506692683" name="Picture"/>
+                          <pic:cNvPr id="1575218580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41190,57 +41190,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429474357" name="Picture">
+                  <wp:docPr id="1612350690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429474357" name="Picture"/>
+                          <pic:cNvPr id="1612350690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42567,57 +42567,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610149940" name="Picture">
+                  <wp:docPr id="2045447022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610149940" name="Picture"/>
+                          <pic:cNvPr id="2045447022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43710,57 +43710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1896352508" name="Picture">
+                        <wp:docPr id="853077289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1896352508" name="Picture"/>
+                                <pic:cNvPr id="853077289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44931,57 +44931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607321455" name="Picture">
+                  <wp:docPr id="331952231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607321455" name="Picture"/>
+                          <pic:cNvPr id="331952231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45002,57 +45002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57851252" name="Picture">
+                  <wp:docPr id="1260039342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57851252" name="Picture"/>
+                          <pic:cNvPr id="1260039342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45416,57 +45416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031032137" name="Picture">
+                  <wp:docPr id="2131978262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031032137" name="Picture"/>
+                          <pic:cNvPr id="2131978262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>