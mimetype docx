--- v1 (2026-10-11)
+++ v2 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268527574" name="Picture">
+                  <wp:docPr id="752951766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268527574" name="Picture"/>
+                          <pic:cNvPr id="752951766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263936581" name="Picture">
+                  <wp:docPr id="388625755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263936581" name="Picture"/>
+                          <pic:cNvPr id="388625755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784296625" name="Picture">
+                        <wp:docPr id="686117809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784296625" name="Picture"/>
+                                <pic:cNvPr id="686117809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181852763" name="Picture">
+                  <wp:docPr id="919324335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181852763" name="Picture"/>
+                          <pic:cNvPr id="919324335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006256207" name="Picture">
+                  <wp:docPr id="1560372819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006256207" name="Picture"/>
+                          <pic:cNvPr id="1560372819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294579671" name="Picture">
+                  <wp:docPr id="891202087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294579671" name="Picture"/>
+                          <pic:cNvPr id="891202087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876859892" name="Picture">
+                  <wp:docPr id="795731670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876859892" name="Picture"/>
+                          <pic:cNvPr id="795731670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824491680" name="Picture">
+                  <wp:docPr id="509492304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824491680" name="Picture"/>
+                          <pic:cNvPr id="509492304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="270041787" name="Picture">
+                        <wp:docPr id="941190728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="270041787" name="Picture"/>
+                                <pic:cNvPr id="941190728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="539924452" name="Picture">
+                        <wp:docPr id="1640534840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="539924452" name="Picture"/>
+                                <pic:cNvPr id="1640534840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147055142" name="Picture">
+                        <wp:docPr id="903076411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147055142" name="Picture"/>
+                                <pic:cNvPr id="903076411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="681453272" name="Picture">
+                        <wp:docPr id="1415242395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="681453272" name="Picture"/>
+                                <pic:cNvPr id="1415242395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="497469723" name="Picture">
+                        <wp:docPr id="1414728988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="497469723" name="Picture"/>
+                                <pic:cNvPr id="1414728988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="377202993" name="Picture">
+                        <wp:docPr id="255069350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="377202993" name="Picture"/>
+                                <pic:cNvPr id="255069350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2069300586" name="Picture">
+                        <wp:docPr id="866256519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2069300586" name="Picture"/>
+                                <pic:cNvPr id="866256519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="398713448" name="Picture">
+                        <wp:docPr id="577049905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="398713448" name="Picture"/>
+                                <pic:cNvPr id="577049905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="738893053" name="Picture">
+                        <wp:docPr id="1176997970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="738893053" name="Picture"/>
+                                <pic:cNvPr id="1176997970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403729461" name="Picture">
+                        <wp:docPr id="2004984045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403729461" name="Picture"/>
+                                <pic:cNvPr id="2004984045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="28549134" name="Picture">
+                        <wp:docPr id="1499920853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="28549134" name="Picture"/>
+                                <pic:cNvPr id="1499920853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1522704065" name="Picture">
+                        <wp:docPr id="812101019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1522704065" name="Picture"/>
+                                <pic:cNvPr id="812101019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1869095977" name="Picture">
+                        <wp:docPr id="1760863382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1869095977" name="Picture"/>
+                                <pic:cNvPr id="1760863382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="514271084" name="Picture">
+                        <wp:docPr id="1174472373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="514271084" name="Picture"/>
+                                <pic:cNvPr id="1174472373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="688034228" name="Picture">
+                        <wp:docPr id="1950209464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="688034228" name="Picture"/>
+                                <pic:cNvPr id="1950209464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484320952" name="Picture">
+                  <wp:docPr id="912941793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484320952" name="Picture"/>
+                          <pic:cNvPr id="912941793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962041558" name="Picture">
+                  <wp:docPr id="1570006860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962041558" name="Picture"/>
+                          <pic:cNvPr id="1570006860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672228161" name="Picture">
+                  <wp:docPr id="1371316534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672228161" name="Picture"/>
+                          <pic:cNvPr id="1371316534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106866871" name="Picture">
+                  <wp:docPr id="257524581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106866871" name="Picture"/>
+                          <pic:cNvPr id="257524581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225048670" name="Picture">
+                  <wp:docPr id="1278119721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225048670" name="Picture"/>
+                          <pic:cNvPr id="1278119721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309705744" name="Picture">
+                  <wp:docPr id="100493148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309705744" name="Picture"/>
+                          <pic:cNvPr id="100493148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1413171882" name="Picture">
+                        <wp:docPr id="1189212536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1413171882" name="Picture"/>
+                                <pic:cNvPr id="1189212536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045602682" name="Picture">
+                  <wp:docPr id="1647836005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045602682" name="Picture"/>
+                          <pic:cNvPr id="1647836005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697693505" name="Picture">
+                  <wp:docPr id="1900321174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697693505" name="Picture"/>
+                          <pic:cNvPr id="1900321174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670401731" name="Picture">
+                  <wp:docPr id="954719479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670401731" name="Picture"/>
+                          <pic:cNvPr id="954719479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24536359" name="Picture">
+                  <wp:docPr id="1506907817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24536359" name="Picture"/>
+                          <pic:cNvPr id="1506907817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199174864" name="Picture">
+                  <wp:docPr id="781712413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199174864" name="Picture"/>
+                          <pic:cNvPr id="781712413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="265823504" name="Picture">
+                  <wp:docPr id="1901676815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="265823504" name="Picture"/>
+                          <pic:cNvPr id="1901676815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="322564523" name="Picture">
+                        <wp:docPr id="333218785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="322564523" name="Picture"/>
+                                <pic:cNvPr id="333218785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051716974" name="Picture">
+                  <wp:docPr id="1258442108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051716974" name="Picture"/>
+                          <pic:cNvPr id="1258442108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017081897" name="Picture">
+                  <wp:docPr id="1999902975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017081897" name="Picture"/>
+                          <pic:cNvPr id="1999902975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017212285" name="Picture">
+                  <wp:docPr id="1635563526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017212285" name="Picture"/>
+                          <pic:cNvPr id="1635563526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934845612" name="Picture">
+                  <wp:docPr id="1487144488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934845612" name="Picture"/>
+                          <pic:cNvPr id="1487144488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943348675" name="Picture">
+                  <wp:docPr id="1188604661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943348675" name="Picture"/>
+                          <pic:cNvPr id="1188604661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12836800" name="Picture">
+                  <wp:docPr id="1491910467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12836800" name="Picture"/>
+                          <pic:cNvPr id="1491910467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1424863897" name="Picture">
+                        <wp:docPr id="2047008145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1424863897" name="Picture"/>
+                                <pic:cNvPr id="2047008145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31943,57 +31943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431194647" name="Picture">
+                  <wp:docPr id="440798792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431194647" name="Picture"/>
+                          <pic:cNvPr id="440798792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32014,57 +32014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905687653" name="Picture">
+                  <wp:docPr id="1753248023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905687653" name="Picture"/>
+                          <pic:cNvPr id="1753248023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32482,57 +32482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213624756" name="Picture">
+                  <wp:docPr id="67295171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213624756" name="Picture"/>
+                          <pic:cNvPr id="67295171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33641,57 +33641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685256226" name="Picture">
+                  <wp:docPr id="1117725508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685256226" name="Picture"/>
+                          <pic:cNvPr id="1117725508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33730,57 +33730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785666056" name="Picture">
+                  <wp:docPr id="696056521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785666056" name="Picture"/>
+                          <pic:cNvPr id="696056521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34374,57 +34374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298786080" name="Picture">
+                  <wp:docPr id="995265770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298786080" name="Picture"/>
+                          <pic:cNvPr id="995265770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35372,57 +35372,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744314432" name="Picture">
+                  <wp:docPr id="1097216722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744314432" name="Picture"/>
+                          <pic:cNvPr id="1097216722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35475,57 +35475,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130560896" name="Picture">
+                  <wp:docPr id="877528767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130560896" name="Picture"/>
+                          <pic:cNvPr id="877528767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36852,57 +36852,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943767258" name="Picture">
+                  <wp:docPr id="1106764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943767258" name="Picture"/>
+                          <pic:cNvPr id="1106764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37995,57 +37995,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="905547335" name="Picture">
+                        <wp:docPr id="1805391749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="905547335" name="Picture"/>
+                                <pic:cNvPr id="1805391749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39356,57 +39356,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441146746" name="Picture">
+                  <wp:docPr id="1813087033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441146746" name="Picture"/>
+                          <pic:cNvPr id="1813087033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39445,57 +39445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762438517" name="Picture">
+                  <wp:docPr id="1395756970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762438517" name="Picture"/>
+                          <pic:cNvPr id="1395756970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40089,57 +40089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786605439" name="Picture">
+                  <wp:docPr id="195650882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786605439" name="Picture"/>
+                          <pic:cNvPr id="195650882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41087,57 +41087,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575218580" name="Picture">
+                  <wp:docPr id="1819739174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575218580" name="Picture"/>
+                          <pic:cNvPr id="1819739174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41190,57 +41190,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612350690" name="Picture">
+                  <wp:docPr id="41485864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612350690" name="Picture"/>
+                          <pic:cNvPr id="41485864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42567,57 +42567,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045447022" name="Picture">
+                  <wp:docPr id="512599008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045447022" name="Picture"/>
+                          <pic:cNvPr id="512599008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43710,57 +43710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="853077289" name="Picture">
+                        <wp:docPr id="442508124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="853077289" name="Picture"/>
+                                <pic:cNvPr id="442508124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44931,57 +44931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331952231" name="Picture">
+                  <wp:docPr id="1770062163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331952231" name="Picture"/>
+                          <pic:cNvPr id="1770062163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45002,57 +45002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260039342" name="Picture">
+                  <wp:docPr id="1079359338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260039342" name="Picture"/>
+                          <pic:cNvPr id="1079359338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45416,57 +45416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131978262" name="Picture">
+                  <wp:docPr id="1208282655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131978262" name="Picture"/>
+                          <pic:cNvPr id="1208282655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>