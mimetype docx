--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187386523" name="Picture">
+                  <wp:docPr id="1137305244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187386523" name="Picture"/>
+                          <pic:cNvPr id="1137305244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923559366" name="Picture">
+                  <wp:docPr id="1762255978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923559366" name="Picture"/>
+                          <pic:cNvPr id="1762255978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1738670956" name="Picture">
+                        <wp:docPr id="797437337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1738670956" name="Picture"/>
+                                <pic:cNvPr id="797437337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701662100" name="Picture">
+                  <wp:docPr id="120486755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701662100" name="Picture"/>
+                          <pic:cNvPr id="120486755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571456459" name="Picture">
+                  <wp:docPr id="619402547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571456459" name="Picture"/>
+                          <pic:cNvPr id="619402547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223724124" name="Picture">
+                  <wp:docPr id="1879887558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223724124" name="Picture"/>
+                          <pic:cNvPr id="1879887558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778259369" name="Picture">
+                  <wp:docPr id="662795142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778259369" name="Picture"/>
+                          <pic:cNvPr id="662795142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813411185" name="Picture">
+                  <wp:docPr id="1449575838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813411185" name="Picture"/>
+                          <pic:cNvPr id="1449575838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1330153167" name="Picture">
+                        <wp:docPr id="1966437769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1330153167" name="Picture"/>
+                                <pic:cNvPr id="1966437769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1500598412" name="Picture">
+                        <wp:docPr id="940025675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1500598412" name="Picture"/>
+                                <pic:cNvPr id="940025675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1413644374" name="Picture">
+                        <wp:docPr id="1965406439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1413644374" name="Picture"/>
+                                <pic:cNvPr id="1965406439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="551692948" name="Picture">
+                        <wp:docPr id="663822504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="551692948" name="Picture"/>
+                                <pic:cNvPr id="663822504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1879557134" name="Picture">
+                        <wp:docPr id="292354396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1879557134" name="Picture"/>
+                                <pic:cNvPr id="292354396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="908916521" name="Picture">
+                        <wp:docPr id="732790233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="908916521" name="Picture"/>
+                                <pic:cNvPr id="732790233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="930230603" name="Picture">
+                        <wp:docPr id="92379423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="930230603" name="Picture"/>
+                                <pic:cNvPr id="92379423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="310313732" name="Picture">
+                        <wp:docPr id="1765055619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="310313732" name="Picture"/>
+                                <pic:cNvPr id="1765055619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1201425779" name="Picture">
+                        <wp:docPr id="1570150845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1201425779" name="Picture"/>
+                                <pic:cNvPr id="1570150845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="895562458" name="Picture">
+                        <wp:docPr id="379231946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="895562458" name="Picture"/>
+                                <pic:cNvPr id="379231946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2143196931" name="Picture">
+                        <wp:docPr id="1084562609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2143196931" name="Picture"/>
+                                <pic:cNvPr id="1084562609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="790429362" name="Picture">
+                        <wp:docPr id="1636740452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="790429362" name="Picture"/>
+                                <pic:cNvPr id="1636740452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1075929280" name="Picture">
+                        <wp:docPr id="395841238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1075929280" name="Picture"/>
+                                <pic:cNvPr id="395841238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1143861684" name="Picture">
+                        <wp:docPr id="1347572328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1143861684" name="Picture"/>
+                                <pic:cNvPr id="1347572328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1625571596" name="Picture">
+                        <wp:docPr id="110807514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1625571596" name="Picture"/>
+                                <pic:cNvPr id="110807514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145585394" name="Picture">
+                  <wp:docPr id="467017076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145585394" name="Picture"/>
+                          <pic:cNvPr id="467017076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867584996" name="Picture">
+                  <wp:docPr id="954797557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867584996" name="Picture"/>
+                          <pic:cNvPr id="954797557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859233271" name="Picture">
+                  <wp:docPr id="1170435804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859233271" name="Picture"/>
+                          <pic:cNvPr id="1170435804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170213948" name="Picture">
+                  <wp:docPr id="261834923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170213948" name="Picture"/>
+                          <pic:cNvPr id="261834923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602491284" name="Picture">
+                  <wp:docPr id="2027469885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602491284" name="Picture"/>
+                          <pic:cNvPr id="2027469885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528624286" name="Picture">
+                  <wp:docPr id="1572160342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528624286" name="Picture"/>
+                          <pic:cNvPr id="1572160342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1362841825" name="Picture">
+                        <wp:docPr id="538623663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1362841825" name="Picture"/>
+                                <pic:cNvPr id="538623663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="864733948" name="Picture">
+                        <wp:docPr id="1948158766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="864733948" name="Picture"/>
+                                <pic:cNvPr id="1948158766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20150,57 +20150,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060209500" name="Picture">
+                  <wp:docPr id="253480479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060209500" name="Picture"/>
+                          <pic:cNvPr id="253480479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20239,57 +20239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446925770" name="Picture">
+                  <wp:docPr id="388715106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446925770" name="Picture"/>
+                          <pic:cNvPr id="388715106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20883,57 +20883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132504392" name="Picture">
+                  <wp:docPr id="401402962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132504392" name="Picture"/>
+                          <pic:cNvPr id="401402962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21881,57 +21881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673182264" name="Picture">
+                  <wp:docPr id="1007932321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673182264" name="Picture"/>
+                          <pic:cNvPr id="1007932321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21984,57 +21984,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967077651" name="Picture">
+                  <wp:docPr id="714060469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967077651" name="Picture"/>
+                          <pic:cNvPr id="714060469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23365,57 +23365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973742431" name="Picture">
+                  <wp:docPr id="1472905251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973742431" name="Picture"/>
+                          <pic:cNvPr id="1472905251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24527,57 +24527,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="897473724" name="Picture">
+                        <wp:docPr id="1159344271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="897473724" name="Picture"/>
+                                <pic:cNvPr id="1159344271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25502,57 +25502,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="404686332" name="Picture">
+                        <wp:docPr id="273778637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="404686332" name="Picture"/>
+                                <pic:cNvPr id="273778637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26891,57 +26891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598239231" name="Picture">
+                  <wp:docPr id="73089792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598239231" name="Picture"/>
+                          <pic:cNvPr id="73089792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26980,57 +26980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767072425" name="Picture">
+                  <wp:docPr id="1091624655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767072425" name="Picture"/>
+                          <pic:cNvPr id="1091624655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27624,57 +27624,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560510220" name="Picture">
+                  <wp:docPr id="692924389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560510220" name="Picture"/>
+                          <pic:cNvPr id="692924389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28622,57 +28622,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135880823" name="Picture">
+                  <wp:docPr id="752480207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135880823" name="Picture"/>
+                          <pic:cNvPr id="752480207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28725,57 +28725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490461850" name="Picture">
+                  <wp:docPr id="197952262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490461850" name="Picture"/>
+                          <pic:cNvPr id="197952262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30102,57 +30102,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485851591" name="Picture">
+                  <wp:docPr id="1565295739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485851591" name="Picture"/>
+                          <pic:cNvPr id="1565295739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31245,57 +31245,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2135614244" name="Picture">
+                        <wp:docPr id="1712681486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2135614244" name="Picture"/>
+                                <pic:cNvPr id="1712681486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32606,57 +32606,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325510323" name="Picture">
+                  <wp:docPr id="1606634987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325510323" name="Picture"/>
+                          <pic:cNvPr id="1606634987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32695,57 +32695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852785752" name="Picture">
+                  <wp:docPr id="1392157364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852785752" name="Picture"/>
+                          <pic:cNvPr id="1392157364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414749004" name="Picture">
+                  <wp:docPr id="1448200866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414749004" name="Picture"/>
+                          <pic:cNvPr id="1448200866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34337,57 +34337,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305982925" name="Picture">
+                  <wp:docPr id="1354177505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305982925" name="Picture"/>
+                          <pic:cNvPr id="1354177505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34440,57 +34440,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612709718" name="Picture">
+                  <wp:docPr id="926532566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612709718" name="Picture"/>
+                          <pic:cNvPr id="926532566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35819,57 +35819,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168513562" name="Picture">
+                  <wp:docPr id="748839004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168513562" name="Picture"/>
+                          <pic:cNvPr id="748839004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36953,57 +36953,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1248333820" name="Picture">
+                        <wp:docPr id="328676897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1248333820" name="Picture"/>
+                                <pic:cNvPr id="328676897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38447,57 +38447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439553323" name="Picture">
+                  <wp:docPr id="747115663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439553323" name="Picture"/>
+                          <pic:cNvPr id="747115663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38536,57 +38536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8539860" name="Picture">
+                  <wp:docPr id="407617338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8539860" name="Picture"/>
+                          <pic:cNvPr id="407617338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39180,57 +39180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687759148" name="Picture">
+                  <wp:docPr id="1437754094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687759148" name="Picture"/>
+                          <pic:cNvPr id="1437754094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40178,57 +40178,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473103077" name="Picture">
+                  <wp:docPr id="484064086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473103077" name="Picture"/>
+                          <pic:cNvPr id="484064086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40281,57 +40281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425676390" name="Picture">
+                  <wp:docPr id="627918707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425676390" name="Picture"/>
+                          <pic:cNvPr id="627918707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41658,57 +41658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583073096" name="Picture">
+                  <wp:docPr id="1759227223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583073096" name="Picture"/>
+                          <pic:cNvPr id="1759227223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42801,57 +42801,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1973128526" name="Picture">
+                        <wp:docPr id="1610706704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1973128526" name="Picture"/>
+                                <pic:cNvPr id="1610706704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44022,57 +44022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351881736" name="Picture">
+                  <wp:docPr id="1426442066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351881736" name="Picture"/>
+                          <pic:cNvPr id="1426442066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44093,57 +44093,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820271353" name="Picture">
+                  <wp:docPr id="1673460027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820271353" name="Picture"/>
+                          <pic:cNvPr id="1673460027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44507,57 +44507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860617422" name="Picture">
+                  <wp:docPr id="1244992194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860617422" name="Picture"/>
+                          <pic:cNvPr id="1244992194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>