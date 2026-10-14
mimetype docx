--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4899840" name="Picture">
+                  <wp:docPr id="1740260072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4899840" name="Picture"/>
+                          <pic:cNvPr id="1740260072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444951805" name="Picture">
+                  <wp:docPr id="820884085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444951805" name="Picture"/>
+                          <pic:cNvPr id="820884085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1452614368" name="Picture">
+                        <wp:docPr id="228039865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1452614368" name="Picture"/>
+                                <pic:cNvPr id="228039865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476767300" name="Picture">
+                  <wp:docPr id="1129051542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476767300" name="Picture"/>
+                          <pic:cNvPr id="1129051542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070028929" name="Picture">
+                  <wp:docPr id="696731872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070028929" name="Picture"/>
+                          <pic:cNvPr id="696731872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104039330" name="Picture">
+                  <wp:docPr id="1310979086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104039330" name="Picture"/>
+                          <pic:cNvPr id="1310979086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063142922" name="Picture">
+                  <wp:docPr id="1028729060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063142922" name="Picture"/>
+                          <pic:cNvPr id="1028729060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281122602" name="Picture">
+                  <wp:docPr id="99880418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281122602" name="Picture"/>
+                          <pic:cNvPr id="99880418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="590751531" name="Picture">
+                        <wp:docPr id="1520793527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="590751531" name="Picture"/>
+                                <pic:cNvPr id="1520793527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="447758774" name="Picture">
+                        <wp:docPr id="3723272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="447758774" name="Picture"/>
+                                <pic:cNvPr id="3723272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2057612345" name="Picture">
+                        <wp:docPr id="433286169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2057612345" name="Picture"/>
+                                <pic:cNvPr id="433286169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1079298137" name="Picture">
+                        <wp:docPr id="75923173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1079298137" name="Picture"/>
+                                <pic:cNvPr id="75923173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="864583900" name="Picture">
+                        <wp:docPr id="1630677863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="864583900" name="Picture"/>
+                                <pic:cNvPr id="1630677863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="302583609" name="Picture">
+                        <wp:docPr id="1261650487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="302583609" name="Picture"/>
+                                <pic:cNvPr id="1261650487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1535769476" name="Picture">
+                        <wp:docPr id="606079224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1535769476" name="Picture"/>
+                                <pic:cNvPr id="606079224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1656040867" name="Picture">
+                        <wp:docPr id="741290147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1656040867" name="Picture"/>
+                                <pic:cNvPr id="741290147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1964178508" name="Picture">
+                        <wp:docPr id="799440503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1964178508" name="Picture"/>
+                                <pic:cNvPr id="799440503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="625777027" name="Picture">
+                        <wp:docPr id="2023333209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="625777027" name="Picture"/>
+                                <pic:cNvPr id="2023333209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1133312239" name="Picture">
+                        <wp:docPr id="145173913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1133312239" name="Picture"/>
+                                <pic:cNvPr id="145173913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1429998737" name="Picture">
+                        <wp:docPr id="745926609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1429998737" name="Picture"/>
+                                <pic:cNvPr id="745926609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1309267230" name="Picture">
+                        <wp:docPr id="629212397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1309267230" name="Picture"/>
+                                <pic:cNvPr id="629212397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1890988641" name="Picture">
+                        <wp:docPr id="1599173765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1890988641" name="Picture"/>
+                                <pic:cNvPr id="1599173765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="704794552" name="Picture">
+                        <wp:docPr id="2125091446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="704794552" name="Picture"/>
+                                <pic:cNvPr id="2125091446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386213026" name="Picture">
+                  <wp:docPr id="1511161423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386213026" name="Picture"/>
+                          <pic:cNvPr id="1511161423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423944088" name="Picture">
+                  <wp:docPr id="315639503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423944088" name="Picture"/>
+                          <pic:cNvPr id="315639503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634545914" name="Picture">
+                  <wp:docPr id="2032668039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634545914" name="Picture"/>
+                          <pic:cNvPr id="2032668039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287475252" name="Picture">
+                  <wp:docPr id="952212303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287475252" name="Picture"/>
+                          <pic:cNvPr id="952212303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530969289" name="Picture">
+                  <wp:docPr id="913305790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530969289" name="Picture"/>
+                          <pic:cNvPr id="913305790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507910768" name="Picture">
+                  <wp:docPr id="595803104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507910768" name="Picture"/>
+                          <pic:cNvPr id="595803104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1691276084" name="Picture">
+                        <wp:docPr id="771626033" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1691276084" name="Picture"/>
+                                <pic:cNvPr id="771626033" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318234984" name="Picture">
+                  <wp:docPr id="605561632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318234984" name="Picture"/>
+                          <pic:cNvPr id="605561632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006606132" name="Picture">
+                  <wp:docPr id="1741228867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006606132" name="Picture"/>
+                          <pic:cNvPr id="1741228867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709136768" name="Picture">
+                  <wp:docPr id="978043927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709136768" name="Picture"/>
+                          <pic:cNvPr id="978043927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686206529" name="Picture">
+                  <wp:docPr id="1813402050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686206529" name="Picture"/>
+                          <pic:cNvPr id="1813402050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377165912" name="Picture">
+                  <wp:docPr id="1230856149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377165912" name="Picture"/>
+                          <pic:cNvPr id="1230856149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491837700" name="Picture">
+                  <wp:docPr id="202923819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491837700" name="Picture"/>
+                          <pic:cNvPr id="202923819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="717604046" name="Picture">
+                        <wp:docPr id="43566855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="717604046" name="Picture"/>
+                                <pic:cNvPr id="43566855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1777420137" name="Picture">
+                        <wp:docPr id="838596784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1777420137" name="Picture"/>
+                                <pic:cNvPr id="838596784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830165805" name="Picture">
+                  <wp:docPr id="1973399927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830165805" name="Picture"/>
+                          <pic:cNvPr id="1973399927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489970886" name="Picture">
+                  <wp:docPr id="1906416995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489970886" name="Picture"/>
+                          <pic:cNvPr id="1906416995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781526652" name="Picture">
+                  <wp:docPr id="1399438295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781526652" name="Picture"/>
+                          <pic:cNvPr id="1399438295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488546871" name="Picture">
+                  <wp:docPr id="617309933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488546871" name="Picture"/>
+                          <pic:cNvPr id="617309933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896011422" name="Picture">
+                  <wp:docPr id="1837981340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896011422" name="Picture"/>
+                          <pic:cNvPr id="1837981340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828781613" name="Picture">
+                  <wp:docPr id="690969380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828781613" name="Picture"/>
+                          <pic:cNvPr id="690969380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="589011505" name="Picture">
+                        <wp:docPr id="2104321316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="589011505" name="Picture"/>
+                                <pic:cNvPr id="2104321316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593237283" name="Picture">
+                  <wp:docPr id="784918486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593237283" name="Picture"/>
+                          <pic:cNvPr id="784918486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209387403" name="Picture">
+                  <wp:docPr id="217250733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209387403" name="Picture"/>
+                          <pic:cNvPr id="217250733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895538952" name="Picture">
+                  <wp:docPr id="1943326392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895538952" name="Picture"/>
+                          <pic:cNvPr id="1943326392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045217409" name="Picture">
+                  <wp:docPr id="285320781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045217409" name="Picture"/>
+                          <pic:cNvPr id="285320781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106216982" name="Picture">
+                  <wp:docPr id="651493710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106216982" name="Picture"/>
+                          <pic:cNvPr id="651493710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975378912" name="Picture">
+                  <wp:docPr id="797475242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975378912" name="Picture"/>
+                          <pic:cNvPr id="797475242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1911545781" name="Picture">
+                        <wp:docPr id="1331712398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1911545781" name="Picture"/>
+                                <pic:cNvPr id="1331712398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634430296" name="Picture">
+                  <wp:docPr id="1996008439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634430296" name="Picture"/>
+                          <pic:cNvPr id="1996008439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853228215" name="Picture">
+                  <wp:docPr id="1004107911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853228215" name="Picture"/>
+                          <pic:cNvPr id="1004107911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963809850" name="Picture">
+                  <wp:docPr id="1868776753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963809850" name="Picture"/>
+                          <pic:cNvPr id="1868776753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19844231" name="Picture">
+                  <wp:docPr id="887046729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19844231" name="Picture"/>
+                          <pic:cNvPr id="887046729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439945885" name="Picture">
+                  <wp:docPr id="1850294744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439945885" name="Picture"/>
+                          <pic:cNvPr id="1850294744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423394716" name="Picture">
+                  <wp:docPr id="167408628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423394716" name="Picture"/>
+                          <pic:cNvPr id="167408628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509668735" name="Picture">
+                  <wp:docPr id="2011958415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509668735" name="Picture"/>
+                          <pic:cNvPr id="2011958415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366840900" name="Picture">
+                  <wp:docPr id="1877739056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366840900" name="Picture"/>
+                          <pic:cNvPr id="1877739056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523960783" name="Picture">
+                  <wp:docPr id="1342841256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523960783" name="Picture"/>
+                          <pic:cNvPr id="1342841256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>